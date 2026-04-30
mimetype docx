--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1221,421 +1221,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and seasonal variation of plasticizers in sediments and biota from the coast of Mahdia, Tunisia</w:t>
+                <w:t xml:space="preserve">Editorial: Coastal environment in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouthaina Souaf</w:t>
+                <w:t xml:space="preserve">J Benavente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nosra Methneni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Asma Beltifa</w:t>
+                <w:t xml:space="preserve">A Ruiz de Alegría-Arzaburu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Lo Turco</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T A Plomaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E H Ariffin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-25687-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1213689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239641v1</w:t>
+                <w:t xml:space="preserve">hal-04239621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of shorefaces: A morpho-hydrodynamic controlled system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Occurrence and seasonal variation of plasticizers in sediments and biota from the coast of Mahdia, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek W.T. Jackson</w:t>
+                <w:t xml:space="preserve">Bouthaina Souaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Guisado-Pintado</w:t>
+                <w:t xml:space="preserve">Nosra Methneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Beltifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Cooper</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincenzo Lo Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Danioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 281, pp.108162. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (16), pp.48532-48545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-25687-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987360v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Coastal environment in a changing world</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of shorefaces: A morpho-hydrodynamic controlled system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Benavente</w:t>
+                <w:t xml:space="preserve">Klervi Hamon-Kerivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ruiz de Alegría-Arzaburu</w:t>
+                <w:t xml:space="preserve">Derek W.T. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T A Plomaritis</w:t>
+                <w:t xml:space="preserve">Emilia Guisado-Pintado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E H Ariffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.108162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1213689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239621v1</w:t>
+                <w:t xml:space="preserve">hal-03987360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of Sediment Transport and Deposition in Generating River-Mouth Closure: Oum-Errabia River, Morocco</w:t>
               </w:r>
@@ -1963,64 +1963,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreface mesoscale morphodynamics: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Hamon-Kerivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2451,295 +2451,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene Sediment Mobilization in the Inner Continental Shelf of the Bay of Biscay: Implications for Regional Sediment Budget Offshore to Onshore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beaches Seasonal and Paroxysmal Morphosedimentary Dynamics: Results of 10 years Martinique Coastal Observation Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Menier</w:t>
+                <w:t xml:space="preserve">Jessica Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Cherfils</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Estournès</w:t>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France. Castelle, B. and Chaumillon, E. (eds.),, 88 (SP1), pp.110-121. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI88-009.1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Special Issue Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France, 88 (Sp.1), pp.172-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI88-013.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02445862v1</w:t>
+                <w:t xml:space="preserve">hal-02407742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaches Seasonal and Paroxysmal Morphosedimentary Dynamics: Results of 10 years Martinique Coastal Observation Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+                <w:t xml:space="preserve">Holocene Sediment Mobilization in the Inner Continental Shelf of the Bay of Biscay: Implications for Regional Sediment Budget Offshore to Onshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Charpentier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Cherfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cohen</w:t>
+                <w:t xml:space="preserve">Guilhem Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Special Issue Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France, 88 (Sp.1), pp.172-184. </w:t>
+              <w:t xml:space="preserve">, 2019, Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France. Castelle, B. and Chaumillon, E. (eds.),, 88 (SP1), pp.110-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI88-013.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI88-009.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02407742v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02445862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control ambiental de las playas de La Magdalena (Santander)</w:t>
               </w:r>
@@ -3143,51 +3143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beach morphodynamic classification in different monsoon seasons at Terengganu beaches, Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosnan Yaacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,420 +3456,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave modifications across a coral reef: Cap Chevalier, Martinique Island.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Dolique</w:t>
+                <w:t xml:space="preserve">Multi-decadal shoreline and inner shoreface changes in response to development pressures, Agadir Bay, Morocco: a combined remote sensing, bathymetric-differencing, and wave-current modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Bertier</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747120v1</w:t>
+                <w:t xml:space="preserve">hal-02402639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-decadal shoreline and inner shoreface changes in response to development pressures, Agadir Bay, Morocco: a combined remote sensing, bathymetric-differencing, and wave-current modeling approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Aouiche</w:t>
+                <w:t xml:space="preserve">Alongshore variations in morphology and incident wave energy on a human-impacted coast: Agadir, Morocco.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. J. Anthony</w:t>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ziane</w:t>
+                <w:t xml:space="preserve">Abdelhadi El Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, 75, pp.1027-1031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-206.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402639v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alongshore variations in morphology and incident wave energy on a human-impacted coast: Agadir, Morocco.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Wave modifications across a coral reef: Cap Chevalier, Martinique Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhadi El Mimouni</w:t>
+                <w:t xml:space="preserve">Jimmy Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2, 75, pp.1027-1031. </w:t>
+              <w:t xml:space="preserve">, 2016, Special Issue - Proceedings of the 14th International Coastal Symposium, Sydney, 6-11 March 2016, 75 (sp1), pp.582-586. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI75-206.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI75-117.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758972v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic effects on shoreface and shoreline changes: Input from a multi-method analysis, Agadir Bay, Morocco</w:t>
               </w:r>
@@ -3881,51 +3881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4259,1586 +4259,1440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave modifications across a coral reef: Cap Chevalier, Martinique Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Dolique</w:t>
+                <w:t xml:space="preserve">Réponse d’une plage fortement anthropisée en milieu semi-aride à une série de tempêtes (cas de la baie d’Agadir, Maroc atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ezzahra Omdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI75-117.1⟩</w:t>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.215-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01758965v1</w:t>
+                <w:t xml:space="preserve">hal-04987384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse d’une plage fortement anthropisée en milieu semi-aride à une série de tempêtes (cas de la baie d’Agadir, Maroc atlantique)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edward Anthony</w:t>
+                <w:t xml:space="preserve">Impact morphologique et hydrodynamique d’une période de forte énergie sur le domaine intertidal d’une plage de baie et de trois plages de poche mésotidales en milieu semi-abrité : exemple de la tempête Xynthia en presqu’île de Rhuys (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.024⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.227-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987384v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01101348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact morphologique et hydrodynamique d’une période de forte énergie sur le domaine intertidal d’une plage de baie et de trois plages de poche mésotidales en milieu semi-abrité : exemple de la tempête Xynthia en presqu’île de Rhuys (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Analyse des comportements morphodynamiques des plages de Bretagne Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (3), pp.227-242. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10668⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-01101348v1</w:t>
+                <w:t xml:space="preserve">insu-01101338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des comportements morphodynamiques des plages de Bretagne Sud</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confronting coastal morphodynamics with counter-erosion engineering: the emblematic case of Wissant Bay, Dover Strait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (5), pp.483-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-013-0300-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10722⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-01101338v1</w:t>
+                <w:t xml:space="preserve">insu-01100760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting coastal morphodynamics with counter-erosion engineering: the emblematic case of Wissant Bay, Dover Strait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From the continent to the coast: the bedload transport across the lower sector of the Guadiana River Mouth (Spain-Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Cantano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodriguez Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11852-013-0300-1⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01100760v1</w:t>
+                <w:t xml:space="preserve">insu-01101362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the continent to the coast: the bedload transport across the lower sector of the Guadiana River Mouth (Spain-Portugal)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphodynamic evolution of a microtidal barrier, the role of overwash: Bevano, Northern Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciavola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armaroli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, SI 64, pp.696-700</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10706⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-01101362v1</w:t>
+                <w:t xml:space="preserve">insu-00669623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic evolution of a microtidal barrier, the role of overwash: Bevano, Northern Adriatic Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms -Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Armaroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, SI 64, pp.696-700</w:t>
+              <w:t xml:space="preserve">, 2011, pp.1530 - 1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00669623v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms -Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Morphologic response of four pocket beaches to high energy conditions: including the Xynthia storm (South Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, pp.1530 - 1534</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 64 A, pp.1845-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378831v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00657344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic response of four pocket beaches to high energy conditions: including the Xynthia storm (South Brittany, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms - Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 64 A, pp.1845-1849. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 64A, pp.1530-1534</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00657344v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00657352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms - Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Upper beach sediment dynamics in a macrotidal, storm-wave environment and implications for mesoscale shoreline retreat: Wissant Bay, northern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 64A, pp.1530-1534</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (Suppl.3), pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00657352v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper beach sediment dynamics in a macrotidal, storm-wave environment and implications for mesoscale shoreline retreat: Wissant Bay, northern France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Sediment dynamics and morphological change on the upper beach of a multi-barred macrotidal foreshore, and implications for mesoscale shoreline retreat: Wissant Bay, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 52 (Suppl.3), pp.91-106</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 52 (3), pp.91-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481281v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment dynamics and morphological change on the upper beach of a multi-barred macrotidal foreshore, and implications for mesoscale shoreline retreat: Wissant Bay, northern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">A brief overview of plan-shape disequilibrium in embayed beaches: Tangier bay (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 52 (3), pp.91-106. </w:t>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 108, pp.125-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125432v1</w:t>
+                <w:t xml:space="preserve">hal-03204545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief overview of plan-shape disequilibrium in embayed beaches: Tangier bay (Morocco)</w:t>
+                <w:t xml:space="preserve">Storm-generated morphological change and longshore sand transport in the intertidal zone of a multi-barred macrotidal beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...102 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 244 (1-1), pp.209-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5848,51 +5702,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Citizen Science : Lessons Learned from the Morbihan Coastal Citizen Observatory in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5914,1303 +5768,1303 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Guillotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th edition of the Coastal Dynamics conference (Coastal Dynamics 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Aveiro; CESAM, Apr 2025, Aveiro, Portugal. pp.503 - 509, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-15477-4_76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of citizen sciences to the monitoring of Microplastics pollution on coastal sediment (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Cléraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propuesta de diseño sostenible basado en la naturaleza del frente costero de Matalascañas (Almonte, Huelva)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Morales González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis A Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Jornadas de Geomorfología Litoral - GEOLIT 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Valence, España. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/GEOLIT24.2024.186792024,⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport éolien dans le système dunaire : cas de la plage d'Essaouira (Maroc)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi El Mimouni</w:t>
+                <w:t xml:space="preserve">Hacia un plan de gestión sostenible del frente costero de Matalascañas (Almonte, Huelva)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Morales González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alfonso Morales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.108⟩</w:t>
+              <w:t xml:space="preserve">XII Jornadas de Geomorfología Litoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, almonte, España. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/GEOLIT24.2024.18679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827368v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacia un plan de gestión sostenible del frente costero de Matalascañas (Almonte, Huelva)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Morales González</w:t>
+                <w:t xml:space="preserve">Modélisation du transport éolien dans le système dunaire : cas de la plage d'Essaouira (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Demoment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Chariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi El Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Jornadas de Geomorfología Litoral</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/GEOLIT24.2024.18679⟩</w:t>
+              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.1037-1046, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827274v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencia piloto de aprovechamiento de corrientes mareales en la costa de Huelva (TidUtil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3as Jornadas Luso Españolas de Hidrografía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Càdiz, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières empreintes des pieds d'Homo sapiens datant du Pléistocène supérieur en Afrique du Nord : Laghdira (Nord-Ouest du Maroc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The hominin footprints from the Late Pleistocene site of Larache (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Morales</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">13th Annual European Society for the study of Human Evolution Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2023, Aarhus, Denmark. pp.307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843768v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hominin footprints from the Late Pleistocene site of Larache (Morocco)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+                <w:t xml:space="preserve">Overview of Resource and Turbine Modelling in the Tidal Stream Industry Energiser project: TIGER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Mackay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan A. Morales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Mayoral</w:t>
+                <w:t xml:space="preserve">Philipp Thies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual European Society for the study of Human Evolution Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWTEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-577⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425239v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Resource and Turbine Modelling in the Tidal Stream Industry Energiser project: TIGER</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philipp Thies</w:t>
+                <w:t xml:space="preserve">Sur les traces des Homo sapiens du Pléistocène supérieur d’Afrique : les empreintes de pieds de Larache (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Thiebot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Mercier</w:t>
+                <w:t xml:space="preserve">Abdelmounim El M'Rini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWTEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36688/ewtec-2023-577⟩</w:t>
+              <w:t xml:space="preserve">1849e journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2024, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.12751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613246v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces des Homo sapiens du Pléistocène supérieur d’Afrique : les empreintes de pieds de Larache (Maroc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premières empreintes des pieds d'Homo sapiens datant du Pléistocène supérieur en Afrique du Nord : Laghdira (Nord-Ouest du Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Abdelmounim El M'Rini</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849e journées de la Société d’Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28e réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425177v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composition chimique des microplastiques flottant à la surface de la mer Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maialen Palazot</w:t>
+                <w:t xml:space="preserve">Mathilde Falcou-Préfol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05211009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUGASCIA project : towards a sustainable and citizen strategy of adaptation to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dalour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7252,73 +7106,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Geographic Union. The centennial congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Committee of Geography, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COASTSNAP France : UN RÉSEAU DE SCIENCE PARTICIPATIVE POUR LE SUIVI DU LITTORAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7340,214 +7194,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dalour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF, Sep 2022, Brest, France. 297p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual and seasonal shore morphodynamics of a Cuspate Foreland: Les Grands Sables (Groix Island, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SCIENCES PARTICIPATIVES LITTORALES : UN VECTEUR D’AMÉLIORATION DE CONNAISSANCE ET DE SUIVI EN MATIÈRE D’IMPACT DU CHANGEMENT CLIMATIQUE ET D’ADAPTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7569,1012 +7423,1012 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF, Sep 2022, Brest, France. 297p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social perception and acceptance of Tidal Current Energy (TCE) project: A case study of the Gulf of Morbihan, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alaoui Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Wave and Tidal Energy Conference EWTEC2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Plymouth, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TI'FOND (dynamique hydro-sédimentaire des petits-fonds aux abords du GPM de Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Port Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video monitoring for Guianese beach morphodynamics and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Andriolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umberto Andriolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Taborda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreface morphodynamics in Ireland and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Hamon-Kerivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derek Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Guisado Pintado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term morphodynamics of a submarine dune bank in a macrotidal environment: observations from the Creïzic bank (South Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Homrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Homrani</w:t>
+                <w:t xml:space="preserve">Marcaurelio Franzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of rocky outcrops in the morphodynamics of an embayed beach: example of Suscinio Bay, Morbihan, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sustainable alternative for coastal dune restoration by sand-trapping fences and algae wrack: AlgoBox ®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of impermeable groins on barred beach morphodynamics: Example of Matalascañas beach, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Morales González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Cocquempot</w:t>
+                <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Baltzer</w:t>
+                <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01387873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of artificial coastal structure on shoreline evolution along a monsoon dominated coast : Kuala Terengganu, Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8629,285 +8483,285 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 56</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kite Aerial Photography system for seasonal monitoring of morpho-sedimentary variations on a muddy-sandy macrotidal estuarine beach (Vilaine estuary, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 56</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlgoBox ® : Un outil écologique pour la régénération des pieds de dunes grâce aux échouages de macro-algues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ferrara, Italie. pp.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/cmcm.2015.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Seasonal Dynamic on Beach Morphology at Open Sand Beaches in Kuala Terengganu, Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effi Helmy Arrifin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8962,73 +8816,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Annual Meeting Asia Oceania Geoscience Society &amp; 7th Asia Pacific of Hydrology and Water Resources (APHW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Singapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02381167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyze of waves dynamic over an intertidal mudflat of a sandy-gravely estuarine beach -Field survey and preliminary modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9057,427 +8911,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic erosion in Wissant Bay coast, northern France -Causes and trials of management projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E J Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamics of intertidal bars near a seawall on a macrotidal beach, Wissant Bay, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological change by overwash on a microtidal backshore: Bevano beach, Northern Adriatic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ciavola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Armaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Ciavola</w:t>
+                <w:t xml:space="preserve">E Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Masina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Longshore Currents in Intertidal Bar Mobility on a Macrotidal Beach under High Energy Wave Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.1-14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/40855(214)73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9487,530 +9341,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaches of Huelva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Spanish Coastal Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.335-359, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93169-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of Inherited Structures, and Longshore Hydrodynamics Over the Spatio-Temporal Coastal Dynamics Along the Gavres-Penthievre, South Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Regnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramkumar, M; James, RA; Menier, D; Kumaraswamy, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COASTAL ZONE MANAGEMENT: GLOBAL PERSPECTIVES, REGIONAL PROCESSES, LOCAL ISSUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELSEVIER SCIENCE BV, pp.181-205, 2019, 978-0-12-814350-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline Evolution Under the Influence of Oceanographic and Monsoon Dynamics: The Case of Terengganu, Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurul Rabitah Daud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Fadzil Akhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zone Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.113-130, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00005-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of inherited structuresand alongshore hydrodynamics over the spatio temporal coastal dynamics along the Gavres Penthièvre, South Brittany, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Regnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zone Management,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10020,51 +9874,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montée des eaux : sur les littoraux, l’urgence de développer les solutions fondées sur la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10099,51 +9953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10153,51 +10007,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature-Based Solutions for Coastal Dune Restoration: The Case Study of Algobox in South Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10232,139 +10086,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Tidal Stream Turbines Deployed in a Narrow Channel: The Gulf of Morbihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10374,51 +10228,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recueil des outils et programmes de sciences participatives du littoral à l’échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10457,73 +10311,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet Adalitt-Breizh; GEO-OCEAN. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide des bonnes pratiques des sciences participatives pour le littoral. Projet ADALITT-Breizh.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10558,73 +10412,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UBS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Solutions Fondées sur la Nature pour les risques littoraux : Aspects clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10663,73 +10517,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet Adalitt-Breizh; GEO-OCEAN. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlgoBox® : Un exemple de solutions fondées sur la nature pour réduire les risques littoraux - Effets des AlgoBox® de Penvins et de Gâvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10764,73 +10618,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UBS. 2024, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUGASCIA : Le futur de la Presqu'île de Gâvres : vers une stratégie durable et citoyenne d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10852,331 +10706,331 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEO-OCEAN; UBS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce que le développement des énergies marines renouvelables et leur raccordement à terre peuvent avoir un effet sur l’évolution du trait de côte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybill Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sybill Henry</w:t>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Cartier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France Energies Marines. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de faisabilité pour la protection de la baie de Wissant contre l’érosion marine - Évolution des fonds et transports sédimentaires potentiels en baie de Wissant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Héquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aernouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Héquette</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yacine Hemdane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communauté de Communes de la Terre des Deux Caps. 2004, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId320"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11323,51 +11177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dalour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Bulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Metge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hassen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Danioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Oueslati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Santana-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2024.107193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Badji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Samdou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/EGSM/54582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-211.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Faye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-213.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Belaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bekir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beltifa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Santana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2024.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Arrifin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismailuddin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. H. Zainuddin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Ramlis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-088.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52344-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Souaf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Methneni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lo Turco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25687-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987360v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Hamon-Kerivel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek W.T. Jackson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Guisado-Pintado" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cooper" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108162" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benavente" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz de Alegr&#237;a-Arzaburu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Plomaritis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H Ariffin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1213689" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouiche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Anthony" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402494v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30815" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jackson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Guisado Pintado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103330" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Boulmirate" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Borrego" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Carro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-111.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatihah Shariful" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Ariffin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazana Md Shubri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Fadzil Akhir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-067.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lozano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7110393" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02445862v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Joseph Mathew" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cherfils" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuvairavasamy Ramkumar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Estourn&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-009.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407742v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charpentier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-013.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Flor-Blanco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Flor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. de Sanjos&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Noradlan Mohd Norzilah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosnan Yaacob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-019-00703-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Akhir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Daud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.07.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1T3G3W8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasrizal Shaari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Elmimouni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Ihbach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Morales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747120v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/si75-117.1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402639v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aouiche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ziane" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi El Mimouni" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-206.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassane Ziane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.11.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47PRZD13-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Lokman Husain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-207.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-52.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Omdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10668" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RTK0RQBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101338v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10722" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P47F1Q4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-013-0300-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Cantano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez Ramirez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delgado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10706" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WDCQ128Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669623v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciavola" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armaroli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125432v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.190" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LR49H7X2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.07.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7F29W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559110v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guillotel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15477-4_76" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cl&#233;raux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717943v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Morales" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/GEOLIT24.2024.186792024," TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04827368v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Demoment" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Chariq" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lotfi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.108" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04827274v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Morales" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/GEOLIT24.2024.18679" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753799v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425239v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Morales" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613246v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mackay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardwick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Thies" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-577" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425177v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M'Rini" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12751" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211009v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falcou-Pr&#233;fol" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04890255v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952161v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Drean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12141" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04902945v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04840027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaoui Lamrani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly C" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolique" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380481v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Andriolo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Taborda" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380457v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380442v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380425v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380759v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380931v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380904v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boivin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381134v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cochet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.017" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204663v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Anthony" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204614v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anthony" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204620v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ciavola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Armaroli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fontana" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204530v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)73" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93169-2_15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Ramkumar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00008-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031964v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Rabitah Daud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00005-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016088v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573911v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865723v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04886640v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903128v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04886584v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybill Henry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171730v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aernouts" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dalour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Bulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Metge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hassen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Danioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Oueslati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Santana-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2024.107193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Badji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Samdou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/EGSM/54582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-211.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Faye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-213.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Belaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bekir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beltifa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Santana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2024.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Arrifin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismailuddin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. H. Zainuddin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Ramlis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-088.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52344-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benavente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz de Alegr&#237;a-Arzaburu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Plomaritis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H Ariffin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1213689" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239641v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Souaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Methneni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lo Turco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25687-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Hamon-Kerivel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek W.T. Jackson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Guisado-Pintado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cooper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108162" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouiche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Anthony" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402494v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30815" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jackson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Guisado Pintado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103330" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Boulmirate" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Borrego" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Carro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-111.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatihah Shariful" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Ariffin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazana Md Shubri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Fadzil Akhir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-067.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lozano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7110393" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-013.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02445862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Joseph Mathew" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cherfils" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuvairavasamy Ramkumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Estourn&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-009.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Flor-Blanco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Flor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. de Sanjos&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Noradlan Mohd Norzilah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosnan Yaacob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-019-00703-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Akhir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Daud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.07.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1T3G3W8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasrizal Shaari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Elmimouni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Ihbach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Morales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aouiche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ziane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi El Mimouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-206.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassane Ziane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.11.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47PRZD13-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Lokman Husain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-207.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-52.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Omdi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10668" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RTK0RQBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10722" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P47F1Q4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-013-0300-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Cantano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez Ramirez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delgado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10706" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WDCQ128Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciavola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armaroli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0091" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.190" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LR49H7X2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.07.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7F29W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559110v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guillotel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15477-4_76" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cl&#233;raux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717943v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Morales" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/GEOLIT24.2024.186792024," TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04827274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Morales" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/GEOLIT24.2024.18679" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04827368v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Demoment" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Chariq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lotfi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.108" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753799v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425239v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Morales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613246v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mackay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardwick" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Thies" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-577" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425177v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M'Rini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12751" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falcou-Pr&#233;fol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04890255v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903019v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952161v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Drean" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12141" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04902945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04840027v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaoui Lamrani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly C" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolique" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380481v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Andriolo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Taborda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380457v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380442v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380467v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380931v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380904v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boivin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381134v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cochet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381167v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204663v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Anthony" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204614v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anthony" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204620v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ciavola" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Armaroli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fontana" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)73" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93169-2_15" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125428v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Ramkumar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00008-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Rabitah Daud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00005-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016088v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573911v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753766v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865723v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04886640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903128v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04886584v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903107v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903064v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybill Henry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171730v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aernouts" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>