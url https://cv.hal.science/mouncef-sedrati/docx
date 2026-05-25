--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature-based solutions for coastal dune restoration: The case study of AlgoBox in South Brittany, France</w:t>
+                <w:t xml:space="preserve">Barriers and Levers in the Implementation of Coastal Nature-Based Solutions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dalour</w:t>
@@ -162,450 +162,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 210, pp.107440. </w:t>
+              <w:t xml:space="preserve">Nature-Based Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.100339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nbsj.2026.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818923v1</w:t>
+                <w:t xml:space="preserve">hal-05630545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissemination of antibiotic-resistant bacteria associated with microplastics collected from Monastir and Mahdia coasts (Tunisia)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nature-based solutions for coastal dune restoration: The case study of AlgoBox in South Brittany, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dalour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Metge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2024.107193⟩</w:t>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 210, pp.107440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2024.107440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818877v1</w:t>
+                <w:t xml:space="preserve">hal-04818923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des connaissances de la dynamique de l’érosion du littoral sénégalais</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissemination of antibiotic-resistant bacteria associated with microplastics collected from Monastir and Mahdia coasts (Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Danioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Oueslati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Juan Santana-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Espace Géographique et Société Marocaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/EGSM/54582⟩</w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.107193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2024.107193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951663v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A low-coast Nature-Based Solution for coastal dune restoration: the case study of AlgoBox in south Brittany, France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des connaissances de la dynamique de l’érosion du littoral sénégalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyacinthe Samdou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Mbow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Revue Espace Géographique et Société Marocaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (95), pp.293-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/JCR-SI113-211.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34874/IMIST.PRSM/EGSM/54582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832698v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Potential of Tidal Energy Production in a Narrow Channel: The Gulf of Morbihan</w:t>
               </w:r>
@@ -689,5010 +689,5127 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal risks assessment and management-related issues of sand spit on the southern coast of Senegal.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A low-coast Nature-Based Solution for coastal dune restoration: the case study of AlgoBox in south Brittany, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. B. Diouf</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dalour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/JCR-SI113-213.1⟩</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCR-SI113-211.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832667v1</w:t>
+                <w:t xml:space="preserve">hal-04832698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and ecotoxicological approaches for Moknine Continental Sebkha in Tunisia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Asma Beltifa</w:t>
+                <w:t xml:space="preserve">Coastal risks assessment and management-related issues of sand spit on the southern coast of Senegal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wh.2024.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCR-SI113-213.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753749v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly approach on sand dune restoration in micro-tidal beach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Effi Helmy Arrifin</w:t>
+                <w:t xml:space="preserve">Physicochemical and ecotoxicological approaches for Moknine Continental Sebkha in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifa Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Bekir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Beltifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M Z Ramlis</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Juan Santana Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/JCR-SI113-088.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (4), pp.785-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wh.2024.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832598v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Late Pleistocene hominin footprint site on the North African coast of Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-friendly approach on sand dune restoration in micro-tidal beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Helmy Arrifin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Mayoral</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ismailuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. N. H. Zainuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Z Ramlis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-52344-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/JCR-SI113-088.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411799v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Coastal environment in a changing world</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Late Pleistocene hominin footprint site on the North African coast of Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Mayoral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1213689⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.1962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-52344-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239621v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and seasonal variation of plasticizers in sediments and biota from the coast of Mahdia, Tunisia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Coastal environment in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Benavente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ruiz de Alegría-Arzaburu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T A Plomaritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E H Ariffin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-25687-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2023.1213689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239641v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of shorefaces: A morpho-hydrodynamic controlled system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Occurrence and seasonal variation of plasticizers in sediments and biota from the coast of Mahdia, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouthaina Souaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nosra Methneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Beltifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Lo Turco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Danioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108162⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (16), pp.48532-48545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-25687-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987360v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04239641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of Sediment Transport and Deposition in Generating River-Mouth Closure: Oum-Errabia River, Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismail Aouiche</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variability of shorefaces: A morpho-hydrodynamic controlled system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Hamon-Kerivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek W.T. Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Guisado-Pintado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse11112051⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.108162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2022.108162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500741v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using UAV and Structure-From-Motion Photogrammetry for the Detection of Boulder Movement by Storms on a Rocky Shore Platform in Laghdira, Northwest Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of Sediment Transport and Deposition in Generating River-Mouth Closure: Oum-Errabia River, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14164102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (11), pp.2051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse11112051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760438v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of seaweeds on sandy beaches morphodynamics, Martinique, Lesser Antilles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using UAV and Structure-From-Motion Photogrammetry for the Detection of Boulder Movement by Storms on a Rocky Shore Platform in Laghdira, Northwest Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.30815⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (16), pp.4102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14164102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402494v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreface mesoscale morphodynamics: A review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Derek Jackson</w:t>
+                <w:t xml:space="preserve">Impact of seaweeds on sandy beaches morphodynamics, Martinique, Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilia Guisado Pintado</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103330⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.30815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944352v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402494v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Dimensions of Ship-generated Waves in Guadalquivir Estuary Banks (SW Spain): Hydrodynamic Considerations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Morales</w:t>
+                <w:t xml:space="preserve">Shoreface mesoscale morphodynamics: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Hamon-Kerivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Berta Carro</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Guisado Pintado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-111.1⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 209, pp.103330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2020.103330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890377v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of 2019 Tropical Storm (Pabuk) on Beach Morphology, Terengganu Coast (Malaysia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatihah Shariful</w:t>
+                <w:t xml:space="preserve">Measuring Dimensions of Ship-generated Waves in Guadalquivir Estuary Banks (SW Spain): Hydrodynamic Considerations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohd Fadzil Akhir</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumayma Boulmirate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Borrego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Carro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.346. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI95-067.1⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-111.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890382v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculated Potential Bedload Versus Real Transported Sands along the Guadiana River Estuary (Spain-Portugal)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudio Lozano</w:t>
+                <w:t xml:space="preserve">Impact of 2019 Tropical Storm (Pabuk) on Beach Morphology, Terengganu Coast (Malaysia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatihah Shariful</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syazana Md Shubri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Fadzil Akhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse7110393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 95 (sp1), pp.346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI95-067.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380408v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaches Seasonal and Paroxysmal Morphosedimentary Dynamics: Results of 10 years Martinique Coastal Observation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Charpentier</w:t>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Special Issue Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France, 88 (Sp.1), pp.172-184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI88-013.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02407742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene Sediment Mobilization in the Inner Continental Shelf of the Bay of Biscay: Implications for Regional Sediment Budget Offshore to Onshore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Menier</w:t>
+                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Cherfils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Cherfils</w:t>
+                <w:t xml:space="preserve">Muthuvairavasamy Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Coastal Evolution under Climate Change along the Tropical Overseas and Temperate Metropolitan France. Castelle, B. and Chaumillon, E. (eds.),, 88 (SP1), pp.110-121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI88-009.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02445862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control ambiental de las playas de La Magdalena (Santander)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.J. de Sanjosé</w:t>
+                <w:t xml:space="preserve">Calculated Potential Bedload Versus Real Transported Sands along the Guadiana River Estuary (Spain-Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X Jornadas de Geomorfología Litoral</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (393), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse7110393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436402v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term observations of beach Morphodynamics during seasonal monsoons: two examples from Kuala Terengganu coast (Malaysia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
+                <w:t xml:space="preserve">Control ambiental de las playas de La Magdalena (Santander)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Flor-Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanchez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Flor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. de Sanjosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rosnan Yaacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X Jornadas de Geomorfología Litoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987355v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beach morphodynamics and evolution of monsoon-dominated coasts in Kuala Terengganu, Malaysia: Perspectives for integrated management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Effi Helmy Arrifin</w:t>
+                <w:t xml:space="preserve">Short-term observations of beach Morphodynamics during seasonal monsoons: two examples from Kuala Terengganu coast (Malaysia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Fadzil Akhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Noradlan Mohd Norzilah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosnan Yaacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2018.07.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (6), pp.985-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-019-00703-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02402465v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beach morphodynamic classification in different monsoon seasons at Terengganu beaches, Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosnan Yaacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Fadzil Akhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasrizal Shaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainability Science and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (5), pp.66-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique morpho-sédimentaire de la baie d’Agadir : Caractérisation sédimentologique et évolution des petits fonds</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fatim-Zahra Ihbach</w:t>
+                <w:t xml:space="preserve">Beach morphodynamics and evolution of monsoon-dominated coasts in Kuala Terengganu, Malaysia: Perspectives for integrated management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Helmy Arrifin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Akhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.R. Daud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosnan Yaacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Marocaine de Géomorphologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean and Coastal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2018.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204686v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efecto de los espigones transversales en la dinámica de las playas disipativas con barras: Ejemplo de Matalascañas, Huelva.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique morpho-sédimentaire de la baie d’Agadir : Caractérisation sédimentologique et évolution des petits fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Elmimouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatim-Zahra Ihbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX Jornadas de Geomorfología Litoral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17, pp.239-242</w:t>
+              <w:t xml:space="preserve">Revue Marocaine de Géomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436407v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-decadal shoreline and inner shoreface changes in response to development pressures, Agadir Bay, Morocco: a combined remote sensing, bathymetric-differencing, and wave-current modeling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efecto de los espigones transversales en la dinámica de las playas disipativas con barras: Ejemplo de Matalascañas, Huelva.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Aouiche</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.A. Morales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">IX Jornadas de Geomorfología Litoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17, pp.239-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402639v1</w:t>
+                <w:t xml:space="preserve">hal-02436407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alongshore variations in morphology and incident wave energy on a human-impacted coast: Agadir, Morocco.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismail Aouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lahcen Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi El Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, 75, pp.1027-1031. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2112/SI75-206.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave modifications across a coral reef: Cap Chevalier, Martinique Island</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Dolique</w:t>
+                <w:t xml:space="preserve">Multi-decadal shoreline and inner shoreface changes in response to development pressures, Agadir Bay, Morocco: a combined remote sensing, bathymetric-differencing, and wave-current modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Bertier</w:t>
+                <w:t xml:space="preserve">E. Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758965v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic effects on shoreface and shoreline changes: Input from a multi-method analysis, Agadir Bay, Morocco</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Wave modifications across a coral reef: Cap Chevalier, Martinique Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elhassane Ziane</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.11.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Issue - Proceedings of the 14th International Coastal Symposium, Sydney, 6-11 March 2016, 75 (sp1), pp.582-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-117.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01758959v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Sandy Beach Morphology and Morphodynamic as Response to Seasonal Monsoon in Kuala Terengganu, Malaysia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Effi Helmy Arrifin</w:t>
+                <w:t xml:space="preserve">Anthropogenic effects on shoreface and shoreline changes: Input from a multi-method analysis, Agadir Bay, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhassane Ziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI75-207.1⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 254, pp.16-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.11.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381051v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic of a sandy-muddy macrotidal estuarine beach under contrasted energy conditions (Vilaine estuary, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Morio</w:t>
+                <w:t xml:space="preserve">Open Sandy Beach Morphology and Morphodynamic as Response to Seasonal Monsoon in Kuala Terengganu, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Helmy Arrifin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Fadzil Akhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosnan Yaacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Lokman Husain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 75, pp.258 - 262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2112/SI75-52.1⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 75, pp.1032 - 1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-207.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381025v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse d’une plage fortement anthropisée en milieu semi-aride à une série de tempêtes (cas de la baie d’Agadir, Maroc atlantique)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Edward Anthony</w:t>
+                <w:t xml:space="preserve">Morphodynamic of a sandy-muddy macrotidal estuarine beach under contrasted energy conditions (Vilaine estuary, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Floc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Furgerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Paralia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.258 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2112/SI75-52.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04987384v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact morphologique et hydrodynamique d’une période de forte énergie sur le domaine intertidal d’une plage de baie et de trois plages de poche mésotidales en milieu semi-abrité : exemple de la tempête Xynthia en presqu’île de Rhuys (France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David D. Menier</w:t>
+                <w:t xml:space="preserve">Réponse d’une plage fortement anthropisée en milieu semi-aride à une série de tempêtes (cas de la baie d’Agadir, Maroc atlantique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismail Aouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ezzahra Omdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lahcen Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10668⟩</w:t>
+              <w:t xml:space="preserve">Revue Paralia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.215-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-01101348v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des comportements morphodynamiques des plages de Bretagne Sud</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Impact morphologique et hydrodynamique d’une période de forte énergie sur le domaine intertidal d’une plage de baie et de trois plages de poche mésotidales en milieu semi-abrité : exemple de la tempête Xynthia en presqu’île de Rhuys (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 20 (3), pp.261-274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10722⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.227-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01101338v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01101348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confronting coastal morphodynamics with counter-erosion engineering: the emblematic case of Wissant Bay, Dover Strait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des comportements morphodynamiques des plages de Bretagne Sud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Pian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.261-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10722⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11852-013-0300-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01100760v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01101338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the continent to the coast: the bedload transport across the lower sector of the Guadiana River Mouth (Spain-Portugal)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Confronting coastal morphodynamics with counter-erosion engineering: the emblematic case of Wissant Bay, Dover Strait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10706⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (5), pp.483-494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11852-013-0300-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01101362v1</w:t>
+                <w:t xml:space="preserve">insu-01100760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamic evolution of a microtidal barrier, the role of overwash: Bevano, Northern Adriatic Sea</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From the continent to the coast: the bedload transport across the lower sector of the Guadiana River Mouth (Spain-Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Cantano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodriguez Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (3), pp.251-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00669623v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01101362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms -Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.1530 - 1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic response of four pocket beaches to high energy conditions: including the Xynthia storm (South Brittany, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Morphodynamic evolution of a microtidal barrier, the role of overwash: Bevano, Northern Adriatic Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David D. Menier</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ciavola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Armaroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 64 A, pp.1845-1849. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, SI 64, pp.696-700</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00657344v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00669623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms - Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Morphologic response of four pocket beaches to high energy conditions: including the Xynthia storm (South Brittany, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 64A, pp.1530-1534</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 64 A, pp.1845-1849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.10668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00657352v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00657344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper beach sediment dynamics in a macrotidal, storm-wave environment and implications for mesoscale shoreline retreat: Wissant Bay, northern France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Geomorphological and hydrodynamic forcing of sedimentary bedforms - Example of Gulf of Morbihan (South Brittany, Bay of Biscay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Menier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Goubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 52 (Suppl.3), pp.91-106</w:t>
+              <w:t xml:space="preserve">Journal of Coastal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 64A, pp.1530-1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481281v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00657352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment dynamics and morphological change on the upper beach of a multi-barred macrotidal foreshore, and implications for mesoscale shoreline retreat: Wissant Bay, northern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Upper beach sediment dynamics in a macrotidal, storm-wave environment and implications for mesoscale shoreline retreat: Wissant Bay, northern France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 52 (3), pp.91-106. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 52 (Suppl.3), pp.91-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05125432v1</w:t>
+                <w:t xml:space="preserve">hal-00481281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief overview of plan-shape disequilibrium in embayed beaches: Tangier bay (Morocco)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Sediment dynamics and morphological change on the upper beach of a multi-barred macrotidal foreshore, and implications for mesoscale shoreline retreat: Wissant Bay, northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 108, pp.125-130. </w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (3), pp.91-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mediterranee.190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052S3-0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03204545v1</w:t>
+                <w:t xml:space="preserve">hal-05125432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A brief overview of plan-shape disequilibrium in embayed beaches: Tangier bay (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méditerranée : revue géographique des pays méditerranéens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 108, pp.125-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mediterranee.190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Storm-generated morphological change and longshore sand transport in the intertidal zone of a multi-barred macrotidal beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 244 (1-1), pp.209-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2007.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00482312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5702,51 +5819,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal Citizen Science : Lessons Learned from the Morbihan Coastal Citizen Observatory in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5768,1411 +5885,1411 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Guillotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th edition of the Coastal Dynamics conference (Coastal Dynamics 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Aveiro; CESAM, Apr 2025, Aveiro, Portugal. pp.503 - 509, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-15477-4_76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of citizen sciences to the monitoring of Microplastics pollution on coastal sediment (Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Cléraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Tilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres 2025 du GDR Plastiques Environnement Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propuesta de diseño sostenible basado en la naturaleza del frente costero de Matalascañas (Almonte, Huelva)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Morales González</w:t>
+                <w:t xml:space="preserve">Modélisation du transport éolien dans le système dunaire : cas de la plage d'Essaouira (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Demoment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Chariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi El Mimouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Lotfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XII Jornadas de Geomorfología Litoral - GEOLIT 24</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4995/GEOLIT24.2024.186792024,⟩</w:t>
+              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.1037-1046, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717943v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04827368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacia un plan de gestión sostenible del frente costero de Matalascañas (Almonte, Huelva)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Morales González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Alfonso Morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Jornadas de Geomorfología Litoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, almonte, España. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4995/GEOLIT24.2024.18679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04827274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du transport éolien dans le système dunaire : cas de la plage d'Essaouira (Maroc)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi El Mimouni</w:t>
+                <w:t xml:space="preserve">Propuesta de diseño sostenible basado en la naturaleza del frente costero de Matalascañas (Almonte, Huelva)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Morales González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Rodríguez-Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Morales</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.108⟩</w:t>
+              <w:t xml:space="preserve">XII Jornadas de Geomorfología Litoral - GEOLIT 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valence, España. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4995/GEOLIT24.2024.186792024,⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04827368v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04717943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiencia piloto de aprovechamiento de corrientes mareales en la costa de Huelva (TidUtil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3as Jornadas Luso Españolas de Hidrografía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Càdiz, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hominin footprints from the Late Pleistocene site of Larache (Morocco)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Sur les traces des Homo sapiens du Pléistocène supérieur d’Afrique : les empreintes de pieds de Larache (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El M'Rini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual European Society for the study of Human Evolution Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1849e journées de la Société d’Anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Anthropologie de Paris, Jan 2024, Bordeaux, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bmsap.12751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425239v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Resource and Turbine Modelling in the Tidal Stream Industry Energiser project: TIGER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Hardwick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Thies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWTEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Bilbao, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36688/ewtec-2023-577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur les traces des Homo sapiens du Pléistocène supérieur d’Afrique : les empreintes de pieds de Larache (Maroc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">The hominin footprints from the Late Pleistocene site of Larache (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan A. Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1849e journées de la Société d’Anthropologie de Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th Annual European Society for the study of Human Evolution Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for the study of Human Evolution, Sep 2023, Aarhus, Denmark. pp.307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425177v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières empreintes des pieds d'Homo sapiens datant du Pléistocène supérieur en Afrique du Nord : Laghdira (Nord-Ouest du Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmounim El M’rini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28e réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition chimique des microplastiques flottant à la surface de la mer Méditerranée</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FUGASCIA project : towards a sustainable and citizen strategy of adaptation to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dalour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Metge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">The International Geographic Union. The centennial congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Committee of Geography, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05211009v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUGASCIA project : towards a sustainable and citizen strategy of adaptation to climate change</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Composition chimique des microplastiques flottant à la surface de la mer Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Kedzierski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maialen Palazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lata Soccalingame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Falcou-Préfol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Geographic Union. The centennial congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Committee of Geography, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">3ième rencontre GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890255v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05211009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COASTSNAP France : UN RÉSEAU DE SCIENCE PARTICIPATIVE POUR LE SUIVI DU LITTORAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7194,214 +7311,214 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dalour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF, Sep 2022, Brest, France. 297p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annual and seasonal shore morphodynamics of a Cuspate Foreland: Les Grands Sables (Groix Island, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Drean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SCIENCES PARTICIPATIVES LITTORALES : UN VECTEUR D’AMÉLIORATION DE CONNAISSANCE ET DE SUIVI EN MATIÈRE D’IMPACT DU CHANGEMENT CLIMATIQUE ET D’ADAPTATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7423,1915 +7540,1915 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Sédimiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF, Sep 2022, Brest, France. 297p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social perception and acceptance of Tidal Current Energy (TCE) project: A case study of the Gulf of Morbihan, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Alaoui Lamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Wave and Tidal Energy Conference EWTEC2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Plymouth, UK, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TI'FOND (dynamique hydro-sédimentaire des petits-fonds aux abords du GPM de Guadeloupe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel de l’Observatoire Hommes-Milieux Port Caraïbe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Pointe-à-Pitre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video monitoring for Guianese beach morphodynamics and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umberto Andriolo</w:t>
+                <w:t xml:space="preserve">Shoreface morphodynamics in Ireland and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Hamon-Kerivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Derek Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Guisado Pintado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380481v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreface morphodynamics in Ireland and France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Derek Jackson</w:t>
+                <w:t xml:space="preserve">Video monitoring for Guianese beach morphodynamics and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umberto Andriolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rui Taborda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380457v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-term morphodynamics of a submarine dune bank in a macrotidal environment: observations from the Creïzic bank (South Brittany, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Homrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcaurelio Franzetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fromant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of rocky outcrops in the morphodynamics of an embayed beach: example of Suscinio Bay, Morbihan, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sustainable alternative for coastal dune restoration by sand-trapping fences and algae wrack: AlgoBox ®</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of impermeable groins on barred beach morphodynamics: Example of Matalascañas beach, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Morales González</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYNALIT : Dynamique du Littoral et Trait de Côte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cocquempot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baltzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chaumillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France; Bernadette Tessier - laboratoire M2C de Caen; Olivier Dugué -laboratoire M2C de Caen, Oct 2016, Caen, France. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01387873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the impact of artificial coastal structure on shoreline evolution along a monsoon dominated coast : Kuala Terengganu, Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Fadzil Akhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosnan Yaacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Lokman Husain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 56</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kite Aerial Photography system for seasonal monitoring of morpho-sedimentary variations on a muddy-sandy macrotidal estuarine beach (Vilaine estuary, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Garlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSA 56</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AlgoBox ® : Un outil écologique pour la régénération des pieds de dunes grâce aux échouages de macro-algues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Seasonal Dynamic on Beach Morphology at Open Sand Beaches in Kuala Terengganu, Malaysia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effi Helmy Arrifin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Cochet</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosnan Yaacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Lokman Husain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Fadzil Akhir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Annual Meeting Asia Oceania Geoscience Society &amp; 7th Asia Pacific of Hydrology and Water Resources (APHW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/cmcm.2015.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02381134v1</w:t>
+                <w:t xml:space="preserve">hal-02381167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seasonal Dynamic on Beach Morphology at Open Sand Beaches in Kuala Terengganu, Malaysia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AlgoBox ® : Un outil écologique pour la régénération des pieds de dunes grâce aux échouages de macro-algues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohd Fadzil Akhir</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Cochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual Meeting Asia Oceania Geoscience Society &amp; 7th Asia Pacific of Hydrology and Water Resources (APHW)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Ferrara, Italie. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/cmcm.2015.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381167v1</w:t>
+                <w:t xml:space="preserve">hal-02381134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyze of waves dynamic over an intertidal mudflat of a sandy-gravely estuarine beach -Field survey and preliminary modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Goubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic erosion in Wissant Bay coast, northern France -Causes and trials of management projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E J Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamics of intertidal bars near a seawall on a macrotidal beach, Wissant Bay, northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological change by overwash on a microtidal backshore: Bevano beach, Northern Adriatic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ciavola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Armaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Masina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Longshore Currents in Intertidal Bar Mobility on a Macrotidal Beach under High Energy Wave Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Coastal Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.1-14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/40855(214)73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9341,530 +9458,530 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beaches of Huelva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Rodríguez-Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Spanish Coastal Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.335-359, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-93169-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of Inherited Structures, and Longshore Hydrodynamics Over the Spatio-Temporal Coastal Dynamics Along the Gavres-Penthievre, South Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramkumar, M; James, RA; Menier, D; Kumaraswamy, K. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COASTAL ZONE MANAGEMENT: GLOBAL PERSPECTIVES, REGIONAL PROCESSES, LOCAL ISSUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELSEVIER SCIENCE BV, pp.181-205, 2019, 978-0-12-814350-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00008-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline Evolution Under the Influence of Oceanographic and Monsoon Dynamics: The Case of Terengganu, Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effi Helmy Ariffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nurul Rabitah Daud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoj Joseph Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Fadzil Akhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zone Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.113-130, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-12-814350-6.00005-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03031964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of inherited structuresand alongshore hydrodynamics over the spatio temporal coastal dynamics along the Gavres Penthièvre, South Brittany, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Pian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Menier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Regnauld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mu Ramkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coastal Zone Management,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9874,51 +9991,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montée des eaux : sur les littoraux, l’urgence de développer les solutions fondées sur la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9953,51 +10070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10007,51 +10124,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature-Based Solutions for Coastal Dune Restoration: The Case Study of Algobox in South Brittany, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10086,139 +10203,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Tidal Stream Turbines Deployed in a Narrow Channel: The Gulf of Morbihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Thiebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guillou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10228,59 +10345,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil des outils et programmes de sciences participatives du littoral à l’échelle nationale</w:t>
+                <w:t xml:space="preserve">Guide des bonnes pratiques des sciences participatives pour le littoral. Projet ADALITT-Breizh.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dalour</w:t>
@@ -10295,97 +10412,93 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Projet Adalitt-Breizh; GEO-OCEAN. 2024</w:t>
+              <w:t xml:space="preserve">UBS. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04886640v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guide des bonnes pratiques des sciences participatives pour le littoral. Projet ADALITT-Breizh.</w:t>
+                <w:t xml:space="preserve">Recueil des outils et programmes de sciences participatives du littoral à l’échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dalour</w:t>
@@ -10400,85 +10513,89 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UBS. 2024</w:t>
+              <w:t xml:space="preserve">Projet Adalitt-Breizh; GEO-OCEAN. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04903128v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Solutions Fondées sur la Nature pour les risques littoraux : Aspects clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10517,73 +10634,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet Adalitt-Breizh; GEO-OCEAN. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AlgoBox® : Un exemple de solutions fondées sur la nature pour réduire les risques littoraux - Effets des AlgoBox® de Penvins et de Gâvres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10618,73 +10735,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UBS. 2024, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUGASCIA : Le futur de la Presqu'île de Gâvres : vers une stratégie durable et citoyenne d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10706,331 +10823,331 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glen Bulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Metge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillemois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEO-OCEAN; UBS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Est-ce que le développement des énergies marines renouvelables et leur raccordement à terre peuvent avoir un effet sur l’évolution du trait de côte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybill Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Duperret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Garlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Energies Marines. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de faisabilité pour la protection de la baie de Wissant contre l’érosion marine - Évolution des fonds et transports sédimentaires potentiels en baie de Wissant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Héquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aernouts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Hemdane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouncef Sedrati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communauté de Communes de la Terre des Deux Caps. 2004, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId320"/>
+      <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11177,51 +11294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818923v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dalour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Bulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Metge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107440" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818877v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hassen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Danioux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Oueslati" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Santana-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2024.107193" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Badji" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Samdou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbow" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/EGSM/54582" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-211.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ba" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Faye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diouf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Diouf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-213.1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753749v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Belaid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bekir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beltifa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Santana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2024.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832598v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Arrifin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismailuddin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. H. Zainuddin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Ramlis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-088.1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52344-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239621v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benavente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz de Alegr&#237;a-Arzaburu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Plomaritis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H Ariffin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1213689" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239641v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Souaf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Methneni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lo Turco" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25687-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987360v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Hamon-Kerivel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek W.T. Jackson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Guisado-Pintado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cooper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108162" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500741v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouiche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112051" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Morales" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Anthony" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164102" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402494v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30815" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jackson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Guisado Pintado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103330" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890377v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Boulmirate" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Borrego" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Carro" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-111.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890382v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatihah Shariful" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Ariffin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazana Md Shubri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Fadzil Akhir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-067.1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380408v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lozano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7110393" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407742v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charpentier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-013.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02445862v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Joseph Mathew" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cherfils" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuvairavasamy Ramkumar" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Estourn&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-009.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Flor-Blanco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Flor" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. de Sanjos&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987355v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Noradlan Mohd Norzilah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosnan Yaacob" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-019-00703-0" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Akhir" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Daud" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.07.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1T3G3W8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380521v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasrizal Shaari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Elmimouni" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Ihbach" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436407v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Morales" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aouiche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ziane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758972v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi El Mimouni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-206.1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758959v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassane Ziane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.11.013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47PRZD13-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Lokman Husain" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-207.1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381025v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-52.1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Omdi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10668" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RTK0RQBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101338v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10722" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P47F1Q4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100760v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-013-0300-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Cantano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez Ramirez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delgado" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10706" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WDCQ128Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669623v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciavola" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armaroli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657344v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481281v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125432v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0091" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204545v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.190" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LR49H7X2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482312v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.07.002" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7F29W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559110v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guillotel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15477-4_76" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210177v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cl&#233;raux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717943v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Morales" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/GEOLIT24.2024.186792024," TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04827274v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Morales" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/GEOLIT24.2024.18679" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04827368v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Demoment" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Chariq" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lotfi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.108" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753799v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425239v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Morales" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613246v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mackay" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardwick" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Thies" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-577" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425177v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M'Rini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12751" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843768v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211009v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falcou-Pr&#233;fol" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04890255v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903019v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952161v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Drean" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12141" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04902945v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04840027v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaoui Lamrani" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly C" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637045v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolique" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380481v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Andriolo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Taborda" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380457v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380442v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380467v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380759v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380931v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380904v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boivin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381134v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cochet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381167v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204663v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204631v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Anthony" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204614v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anthony" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204620v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ciavola" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Armaroli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fontana" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204530v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)73" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032027v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93169-2_15" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125428v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Ramkumar" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00008-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031964v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Rabitah Daud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00005-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016088v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573911v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753766v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865723v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04886640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903128v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04886584v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903107v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903064v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333149v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybill Henry" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171730v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aernouts" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dalour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen Bulot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Metge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2026.100339" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818923v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2024.107440" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Hassen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Danioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Oueslati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Santana-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2024.107193" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04951663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Badji" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyacinthe Samdou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Mbow" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34874/IMIST.PRSM/EGSM/54582" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613214v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thi&#233;bot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S Guillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse12030479" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-211.1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Faye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Diouf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-213.1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753749v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifa Belaid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Bekir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Beltifa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Juan Santana Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wh.2024.035" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04832598v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Arrifin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ismailuddin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. H. Zainuddin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Z Ramlis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/JCR-SI113-088.1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411799v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Morales" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M&#8217;rini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mayoral" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52344-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Benavente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ruiz de Alegr&#237;a-Arzaburu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T A Plomaritis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E H Ariffin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1213689" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239641v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouthaina Souaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nosra Methneni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Lo Turco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-25687-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987360v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Hamon-Kerivel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek W.T. Jackson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Guisado-Pintado" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cooper" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2022.108162" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500741v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouiche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse11112051" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760438v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Morales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J Anthony" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14164102" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402494v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.30815" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944352v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Jackson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Guisado Pintado" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2020.103330" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Boulmirate" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Borrego" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Carro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-111.1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatihah Shariful" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effi Helmy Ariffin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syazana Md Shubri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Fadzil Akhir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-067.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407742v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Charpentier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-013.1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02445862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Menier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoj Joseph Mathew" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Cherfils" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthuvairavasamy Ramkumar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Estourn&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI88-009.1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Lozano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7110393" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Flor-Blanco" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez-Fernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Flor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. de Sanjos&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987355v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Noradlan Mohd Norzilah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosnan Yaacob" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-019-00703-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380521v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasrizal Shaari" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402465v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Akhir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.R. Daud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2018.07.013" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G1T3G3W8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204686v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahcen Daoudi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Elmimouni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Ihbach" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Morales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758972v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi El Mimouni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-206.1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402639v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aouiche" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Anthony" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ziane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758965v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Bertier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-117.1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758959v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhassane Ziane" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.11.013" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47PRZD13-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381051v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Lokman Husain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-207.1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381025v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Goubert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Furgerot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI75-52.1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ezzahra Omdi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.024" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101348v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dubois" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Menier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10668" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-RTK0RQBD-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101338v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Pian" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10722" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-P47F1Q4D-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01100760v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-013-0300-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01101362v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Cantano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodriguez Ramirez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Delgado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.10706" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WDCQ128Q-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378831v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Tessier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dubois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sedrati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00669623v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciavola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armaroli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657344v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00657352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481281v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125432v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052S3-0091" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204545v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mediterranee.190" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-LR49H7X2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482312v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2007.07.002" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V5P7F29W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559110v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Guillotel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15477-4_76" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210177v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Cl&#233;raux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Kedzierski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Tilly" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04827368v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Demoment" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Chariq" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Lotfi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.108" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04827274v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez Ram&#237;rez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alfonso Morales" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/GEOLIT24.2024.18679" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717943v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Rodr&#237;guez-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Morales" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/GEOLIT24.2024.186792024," TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753799v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425177v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A. Morales" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmounim El M'Rini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12751" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613246v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Mackay" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Hardwick" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Thies" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thiebot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mercier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36688/ewtec-2023-577" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425239v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843768v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Morales" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04890255v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211009v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maialen Palazot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lata Soccalingame" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Falcou-Pr&#233;fol" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gorsky" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillemois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04952161v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Drean" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12141" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04902945v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04840027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alaoui Lamrani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly C" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637045v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolique" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380481v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Andriolo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Taborda" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380442v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homrani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcaurelio Franzetti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fromant" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380425v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380759v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01387873v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cocquempot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baltzer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouchette" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380931v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380904v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boivin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Garlan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381167v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381134v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Cochet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/cmcm.2015.017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204663v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204631v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E J Anthony" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204614v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Anthony" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204620v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ciavola" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Armaroli" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Fontana" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Masina" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204530v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/40855(214)73" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032027v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93169-2_15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125428v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Pian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Regnauld" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mu Ramkumar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00008-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031964v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurul Rabitah Daud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814350-6.00005-7" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016088v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573911v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753766v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865723v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guillou" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903128v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04886640v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04886584v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903107v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04903064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333149v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybill Henry" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cartier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duperret" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maanan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171730v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aernouts" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Hemdane" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>