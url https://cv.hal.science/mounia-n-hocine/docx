--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mounia N. Hocine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mounia-n-hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0942-7441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096123931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7162-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:110pt; height:140pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur en statistique de formation, j'ai commencé ma carrière professionnelle en 1998 sur un grand challenge : réussir à collaborer avec les chercheurs de l'Institut Pasteur en partant de l'observation de leur activité au laboratoire et en lisant leurs publications scientifiques. Une expérience stimulante et très enrichissante qui m'a donné envie au bout de trois ans, de poursuivre sur un Doctorat. J'ai réalisé une thèse en Biostatistique que j’ai soutenue en 2005 (Université Paris Sud) sur des travaux de modélisation par le design &amp;quot;self-controlled case series (sccs)&amp;quot; de l'impact de prise d'antibiotiques chez les enfants sur la colonisation par des bactéries résistantes, sous la direction de Didier Guillemot (Institut Pasteur) et Thierry Moreau (INSERM). J'ai enchaîné sur un séjour postdoctoral à la Open University en GB, sous la responsabilité de C Paddy Farrington, l'auteur de la sccs, pour étendre les propriétés de cette méthode et élargir son utilisation en pharmacoépidémiologie et en pharmacovigilance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon arrivée au Cnam en 2009 sur un poste d'enseignant-chercheur, dans la chaire HSE de William Dab, je continue à me laisser inspirer par des problématiques de terrain et tenter d'apporter des outils d’aide à la décision basés sur l'élaboration de protocoles d'études ciblés et le développement d’outils statistiques d'évaluation et de surveillance des risques sanitaires, liés notamment au travail.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai soutenu mon </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UVSQ) en 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai encadré les travaux de quatre thèses de doctorat (deux soutenues et deux en cours), en épidémiologie et statistique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2020- : Etude de l'impact de l'organisation des soins à l'hôpital sur le risque d'accidents au travail, par </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René S. BUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018- : Lien causal entre organisation du travail, stress et fatigue du personnel et risque infectieux et accidents du sang à l’hôpital, par </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISUP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-20 : Outil IA pour aide à la décision en management des arrêts maladie, par </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENSAE). Thèse Cifre en partenariat avec Malakoff-Humanis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014-17 : Prédiction du pronostic des patients atteints de mucoviscidose et en attente de greffe pulmonaire, par </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISPED).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018- : Présidente de la Société Française de Biométrie (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) qui est la région française de « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biometric Society (IBS) » ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> la communauté des statisticiens et mathématiciens qui développent des outils méthodologiques dans le domaine des sciences du vivant (médecine, biologie, agronomie, écologie, biopharmacie, génomique, agriculture et toute autre discipline annexe).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019- : Porteur du projet de candidature de Paris pour l’organisation du congrès de l’IBS en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux projets conçus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En recherche partenariale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai coordonné plusieurs projets de recherche, dans le cadre de la Chaire « Entreprises & Santé », permettant aux entreprises d’élaborer :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Des stratégies ciblées de prévention et de gestion des risques psychosociaux (RPS) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Des outils d’évaluation et de benchmark des déterminants d’arrêts maladies ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un score d’implication en prévention et son lien avec la sinistralité et la santé des salariés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En formation professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai mis en place deux nouveaux programmes de formation professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un Certificat de Spécialisation (Bac+6) sur « Intelligence Artificielle en Santé » à destination de data scientists, bio-informaticiens et économistes de la santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un MOOC sur « Evaluation des RPS : du diagnostic à l’action » à destinateur des préventeurs et des managers en entreprises.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ans d’expertise en évaluation et gestion des risques professionnels et environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-controlled case series, case-crossover, Generalized Linear Mixed Models, outbreak detection, survival analysis, structural equation modeling, joint modeling, random forests, latent class models, causal and multilevel analysis.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary and structured investigation of three suspected clusters of transverse upper limb reduction defects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet-Berquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (7), pp.753-771. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-024-01125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04573454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying individual and organizational predictors of accidental exposure to blood (AEB) among hospital healthcare workers: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Sosata Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiuska Miliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eworo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ice.2023.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ranking index to identify the work-related psychosocial factors most impacting mental health: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e046444. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel approach to individual and organizational predictors of stress and fatigue among healthcare workers of a university hospital: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiuska Miliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Essa-Eworo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.839-847. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.01.24.22269481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of healthcare worker turnover in intensive care units: A micro-macro multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0251779. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0251779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of preventive mass vaccination campaigns on yellow fever outbreaks in Africa: A population-level self-controlled case series study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaya Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy A. M. Gaythorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hamlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith E. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.e1003523. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring sick leave data for early detection of influenza outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Assab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-020-05754-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal influenza vaccine and Guillain-Barré syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Boucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000009180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des troubles mentaux : diagnostic et intervention au travail après confinement COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (4), pp.333-336. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sickness absence data: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0238981. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0238981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-related psychosocial risk factors and psychiatric disorders: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0233472. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchizing Determinants of Sick Leave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radowan Lounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (8), pp.e340-e347. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/JOM.0000000000001643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French 3-year prognostic score using the Canadian Cystic Fibrosis registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Coriati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Régis Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hospital-wide intervention replacing ceftriaxone with cefotaxime to reduce rate of healthcare-associated infections caused by extended-spectrum β-lactamase-producing Enterobacteriaceae in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (5), pp.672-673. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-018-5079-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multicomponent hand hygiene-related intervention on the infectious risk in nursing homes: A cluster randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2017.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-year prognostic score for adults with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-R. Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.702-708. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Identify and Prioritize Psychosocial Factors Impacting Stress Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), pp.e0157078. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hand hygiene on the infectious risk in nursing home residents: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.e47-e52. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2015.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and occupational predictors of stress and fatigue in French intensive-care registered nurses and nurses' aides: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nursing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2014.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Controlled Case Series Analysis With Event-Dependent Observation Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Anaya-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (494), pp.417-426. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jasa.2011.ap10108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des facteurs de risque des troubles musculosquelettiques des membres supérieurs à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Églantine Dujaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arnaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bokobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (1), pp.46-55. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French national health insurance information system as a tool in vaccine safety assessment: Application to febrile convulsions after pediatric measles/mumps/rubella immunization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hanf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (49), pp.5856-5862. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2013.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques de la sécurité sanitaire des médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Grimaldi-Bensouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.114.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the self-controlled case-series method in vaccine safety studies: review and recommendations for best practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Weldeselassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 139 (12), pp.1805-1817. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268811001531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de la série de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chavance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.435-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2010.06.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00498856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-individual dependence in self-controlled case series models for recurrent events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.457-475. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2009.00703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential case series analysis for pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (1), pp.213-236. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-985x.2008.00555.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methodology of self-controlled case series studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (1), pp.7-26. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280208092342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case series analysis for censored, perturbed, or curtailed post-event exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxn013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-controlled case series analyses: Small-sample performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC '08 : Joint 4th World Conference of the IASC and 6th of the Asian Regional Section of the IASC on Computational Statistics &amp; Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (4), pp.1942-1957. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring vaccine safety using case series cumulative sum charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (42), pp.5358-5367. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2008.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative-risk ratio was a useful measure of differential association in cohort and case-series studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chavance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (4), pp.361-365. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On case-crossover methods for environmental time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis B vaccination and first central nervous system demyelinating events: Reanalysis of a case–control study using the self-controlled case series method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (31), pp.5938-5943. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing independence between two Poisson-generated multinomial variables in case-series and cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (24), pp.4035-4044. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work-related psychosocial factors on mental health: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2019 Conference of the American Psychological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sickness absence data using semi-Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended-spectrum beta-lactamase-producing Enterobacteriaceae healthcare-associated infections and mortality in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases – ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of factors contributing to work-related stress: comparison of four metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Feropontova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model for longitudinal marker and time-to-event in presence of competing risks in adults with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régis Burgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Society Conference- ECFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model for longitudinal marker and time-to-event in presence of competing risks: application on cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Clinical Biostatistics - ISCB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et hiérarchisation des facteurs psychosociaux liés au stress au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Third-Generation Cephalosporins policy reduces Methicillin-Resistant Stahylococcus aureus and Extended-Spectrum ? Lactamase-producing Enterobacteriaceae nosocomial infections rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases – ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic prediction of death or lung transplantation for patients with cystic fibrosis using joint model for longitudinal and time-to-event data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Cystic Fibrosis Conference - NACFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-year predictive model of French patients with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régis Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Conference - ECFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological tool for work-related stress management: Importance-Performance Analysis used complementary to PLS path modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Le Pirée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une démarche participative pour améliorer l'hygiène de mains sur l'incidence des infections en EHPAD : un essai randomisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international francophone de gérontologie et gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route of administration and effectiveness of antibiotics for the eradication of initial pseudomonas aeruginosa infection: a French cystic fibrosis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Cystic Fibrosis Conference - NACFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLS Path Model for Predicting Impact of Job Characteristics on Work-Related Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Russolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS2014. 8th International Conference on Partial Least Squares and related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French national health insurance information system as a tool in vaccine safety assessment: Application to febrile convulsions after pediatric MMR immunization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hanf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Vaccines- ISV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prioritize work-related psychosocial factors impacting mental health? Regression and random forest approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des facteurs de risque psychosociaux liés au travail sur la santé mentale : étude transversale sur la population active française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d’Epidémiologie Clinique et Journées des statisticiens des Centres de Lutte Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mounia N. Hocine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mounia-n-hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0942-7441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096123931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7162-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:110pt; height:140pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur en statistique de formation, j'ai commencé ma carrière professionnelle en 1998 sur un grand challenge : réussir à collaborer avec les chercheurs de l'Institut Pasteur en partant de l'observation de leur activité au laboratoire et en lisant leurs publications scientifiques. Une expérience stimulante et très enrichissante qui m'a donné envie au bout de trois ans, de poursuivre sur un Doctorat. J'ai réalisé une thèse en Biostatistique que j’ai soutenue en 2005 (Université Paris Sud) sur des travaux de modélisation par le design &amp;quot;self-controlled case series (sccs)&amp;quot; de l'impact de prise d'antibiotiques chez les enfants sur la colonisation par des bactéries résistantes, sous la direction de Didier Guillemot (Institut Pasteur) et Thierry Moreau (INSERM). J'ai enchaîné sur un séjour postdoctoral à la Open University en GB, sous la responsabilité de C Paddy Farrington, l'auteur de la sccs, pour étendre les propriétés de cette méthode et élargir son utilisation en pharmacoépidémiologie et en pharmacovigilance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon arrivée au Cnam en 2009 sur un poste d'enseignant-chercheur, dans la chaire HSE de William Dab, je continue à me laisser inspirer par des problématiques de terrain et tenter d'apporter des outils d’aide à la décision basés sur l'élaboration de protocoles d'études ciblés et le développement d’outils statistiques d'évaluation et de surveillance des risques sanitaires, liés notamment au travail.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai soutenu mon </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UVSQ) en 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai encadré les travaux de quatre thèses de doctorat (deux soutenues et deux en cours), en épidémiologie et statistique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2020- : Etude de l'impact de l'organisation des soins à l'hôpital sur le risque d'accidents au travail, par </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René S. BUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018- : Lien causal entre organisation du travail, stress et fatigue du personnel et risque infectieux et accidents du sang à l’hôpital, par </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISUP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-20 : Outil IA pour aide à la décision en management des arrêts maladie, par </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENSAE). Thèse Cifre en partenariat avec Malakoff-Humanis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014-17 : Prédiction du pronostic des patients atteints de mucoviscidose et en attente de greffe pulmonaire, par </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISPED).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018- : Présidente de la Société Française de Biométrie (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) qui est la région française de « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biometric Society (IBS) » ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> la communauté des statisticiens et mathématiciens qui développent des outils méthodologiques dans le domaine des sciences du vivant (médecine, biologie, agronomie, écologie, biopharmacie, génomique, agriculture et toute autre discipline annexe).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019- : Porteur du projet de candidature de Paris pour l’organisation du congrès de l’IBS en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux projets conçus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En recherche partenariale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai coordonné plusieurs projets de recherche, dans le cadre de la Chaire « Entreprises & Santé », permettant aux entreprises d’élaborer :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Des stratégies ciblées de prévention et de gestion des risques psychosociaux (RPS) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Des outils d’évaluation et de benchmark des déterminants d’arrêts maladies ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un score d’implication en prévention et son lien avec la sinistralité et la santé des salariés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En formation professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai mis en place deux nouveaux programmes de formation professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un Certificat de Spécialisation (Bac+6) sur « Intelligence Artificielle en Santé » à destination de data scientists, bio-informaticiens et économistes de la santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un MOOC sur « Evaluation des RPS : du diagnostic à l’action » à destinateur des préventeurs et des managers en entreprises.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ans d’expertise en évaluation et gestion des risques professionnels et environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-controlled case series, case-crossover, Generalized Linear Mixed Models, outbreak detection, survival analysis, structural equation modeling, joint modeling, random forests, latent class models, causal and multilevel analysis.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary and structured investigation of three suspected clusters of transverse upper limb reduction defects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet-Berquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (7), pp.753-771. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-024-01125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04573454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying individual and organizational predictors of accidental exposure to blood (AEB) among hospital healthcare workers: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Sosata Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiuska Miliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eworo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ice.2023.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ranking index to identify the work-related psychosocial factors most impacting mental health: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e046444. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel approach to individual and organizational predictors of stress and fatigue among healthcare workers of a university hospital: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiuska Miliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Essa-Eworo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.839-847. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.01.24.22269481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of healthcare worker turnover in intensive care units: A micro-macro multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0251779. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0251779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of preventive mass vaccination campaigns on yellow fever outbreaks in Africa: A population-level self-controlled case series study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaya Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy A. M. Gaythorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hamlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith E. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.e1003523. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring sick leave data for early detection of influenza outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Assab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-020-05754-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal influenza vaccine and Guillain-Barré syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Boucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000009180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des troubles mentaux : diagnostic et intervention au travail après confinement COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (4), pp.333-336. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sickness absence data: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0238981. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0238981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-related psychosocial risk factors and psychiatric disorders: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0233472. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchizing Determinants of Sick Leave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radowan Lounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (8), pp.e340-e347. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/JOM.0000000000001643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French 3-year prognostic score using the Canadian Cystic Fibrosis registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Coriati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Régis Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hospital-wide intervention replacing ceftriaxone with cefotaxime to reduce rate of healthcare-associated infections caused by extended-spectrum β-lactamase-producing Enterobacteriaceae in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (5), pp.672-673. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-018-5079-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multicomponent hand hygiene-related intervention on the infectious risk in nursing homes: A cluster randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2017.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-year prognostic score for adults with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-R. Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.702-708. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Identify and Prioritize Psychosocial Factors Impacting Stress Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), pp.e0157078. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and occupational predictors of stress and fatigue in French intensive-care registered nurses and nurses' aides: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nursing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2014.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hand hygiene on the infectious risk in nursing home residents: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.e47-e52. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2015.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Controlled Case Series Analysis With Event-Dependent Observation Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Anaya-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (494), pp.417-426. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jasa.2011.ap10108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des facteurs de risque des troubles musculosquelettiques des membres supérieurs à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Églantine Dujaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arnaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bokobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (1), pp.46-55. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French national health insurance information system as a tool in vaccine safety assessment: Application to febrile convulsions after pediatric measles/mumps/rubella immunization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hanf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (49), pp.5856-5862. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2013.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques de la sécurité sanitaire des médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Grimaldi-Bensouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.114.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the self-controlled case-series method in vaccine safety studies: review and recommendations for best practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Weldeselassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 139 (12), pp.1805-1817. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268811001531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de la série de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chavance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.435-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2010.06.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00498856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-individual dependence in self-controlled case series models for recurrent events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.457-475. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2009.00703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential case series analysis for pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (1), pp.213-236. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-985x.2008.00555.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methodology of self-controlled case series studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (1), pp.7-26. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280208092342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-controlled case series analyses: Small-sample performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC '08 : Joint 4th World Conference of the IASC and 6th of the Asian Regional Section of the IASC on Computational Statistics &amp; Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (4), pp.1942-1957. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case series analysis for censored, perturbed, or curtailed post-event exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxn013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring vaccine safety using case series cumulative sum charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (42), pp.5358-5367. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2008.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On case-crossover methods for environmental time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative-risk ratio was a useful measure of differential association in cohort and case-series studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chavance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (4), pp.361-365. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis B vaccination and first central nervous system demyelinating events: Reanalysis of a case–control study using the self-controlled case series method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (31), pp.5938-5943. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing independence between two Poisson-generated multinomial variables in case-series and cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (24), pp.4035-4044. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work-related psychosocial factors on mental health: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2019 Conference of the American Psychological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sickness absence data using semi-Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended-spectrum beta-lactamase-producing Enterobacteriaceae healthcare-associated infections and mortality in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases – ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of factors contributing to work-related stress: comparison of four metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Feropontova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model for longitudinal marker and time-to-event in presence of competing risks: application on cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Clinical Biostatistics - ISCB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model for longitudinal marker and time-to-event in presence of competing risks in adults with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régis Burgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Society Conference- ECFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et hiérarchisation des facteurs psychosociaux liés au stress au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Third-Generation Cephalosporins policy reduces Methicillin-Resistant Stahylococcus aureus and Extended-Spectrum ? Lactamase-producing Enterobacteriaceae nosocomial infections rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases – ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic prediction of death or lung transplantation for patients with cystic fibrosis using joint model for longitudinal and time-to-event data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Cystic Fibrosis Conference - NACFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-year predictive model of French patients with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régis Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Conference - ECFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological tool for work-related stress management: Importance-Performance Analysis used complementary to PLS path modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Le Pirée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une démarche participative pour améliorer l'hygiène de mains sur l'incidence des infections en EHPAD : un essai randomisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international francophone de gérontologie et gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route of administration and effectiveness of antibiotics for the eradication of initial pseudomonas aeruginosa infection: a French cystic fibrosis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Cystic Fibrosis Conference - NACFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLS Path Model for Predicting Impact of Job Characteristics on Work-Related Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Russolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS2014. 8th International Conference on Partial Least Squares and related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French national health insurance information system as a tool in vaccine safety assessment: Application to febrile convulsions after pediatric MMR immunization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hanf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Vaccines- ISV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prioritize work-related psychosocial factors impacting mental health? Regression and random forest approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des facteurs de risque psychosociaux liés au travail sur la santé mentale : étude transversale sur la population active française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d’Epidémiologie Clinique et Journées des statisticiens des Centres de Lutte Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="539BD931"/>
+    <w:nsid w:val="3BA73A9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounia-n-hocine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0942-7441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096123931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7162-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr/approches-methodologiques-pour-l-analyse-de-donnees-de-surveillance-en-securite-sanitaire-par-mounia-n-hocine-388865.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/ren%C3%A9-bun-b5a341b5/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s218456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s202237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2017CNAM1162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb.pages.math.cnrs.fr/asso/vie-de-la-societe/membres-du-bureau/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04573454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01125-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eworo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046444" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251779" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Raad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. M. Gaythorpe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hamlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003523" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boucheron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rudant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000009180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.05.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238981" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M Chevance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S Daouda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02484887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radowan Lounissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001643" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Coriati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Sykes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionelle Nkam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia N. Hocine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pommier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5079-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait-Bouziad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2017.08.030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1BF2QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02080563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Latouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Burgel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.05.043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LDTCRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jones" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salomon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2014.07.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBRMF141-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paddy Farrington" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Anaya-Izquierdo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Whitaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Douglas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.ap10108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#201;glantine Dujaric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnaudo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bokobza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.12.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hanf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Farrington" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benzenine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2013.09.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KQBMF3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salomon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.114.0013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Weldeselassie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Whitaker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farrington" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268811001531" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chavance" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.06.168" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2009.00703.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0M3KJKF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Musonda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Andrews" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-985x.2008.00555.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR95GHMW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497753v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paddy Farrington" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280208092342" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxn013" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497757v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.06.016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497752v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.08.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J52WPBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubert-Bitter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavance" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2006.07.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497761v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.809" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57E9FC45347FD2AF4CA97014093E37D7520147CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Hocine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Farrington" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touz&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Whitaker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.05.032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WLWFR0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.2413" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DJ5WGM6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511717v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511719v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bourdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Feropontova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511725v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorette Lionelle Nkam Beriye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511728v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474970v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507482v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126417v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Russolillo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S. Daouda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounia-n-hocine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0942-7441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096123931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7162-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr/approches-methodologiques-pour-l-analyse-de-donnees-de-surveillance-en-securite-sanitaire-par-mounia-n-hocine-388865.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/ren%C3%A9-bun-b5a341b5/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s218456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s202237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2017CNAM1162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb.pages.math.cnrs.fr/asso/vie-de-la-societe/membres-du-bureau/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04573454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01125-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eworo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046444" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251779" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Raad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. M. Gaythorpe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hamlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003523" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boucheron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rudant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000009180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.05.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238981" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M Chevance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S Daouda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02484887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radowan Lounissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001643" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Coriati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Sykes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionelle Nkam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia N. Hocine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pommier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5079-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait-Bouziad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2017.08.030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1BF2QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02080563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Latouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Burgel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salomon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2014.07.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBRMF141-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.05.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LDTCRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paddy Farrington" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Anaya-Izquierdo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Whitaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Douglas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.ap10108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#201;glantine Dujaric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnaudo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bokobza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.12.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hanf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Farrington" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benzenine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2013.09.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KQBMF3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salomon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.114.0013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Weldeselassie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Whitaker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farrington" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268811001531" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chavance" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.06.168" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2009.00703.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0M3KJKF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Musonda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Andrews" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-985x.2008.00555.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR95GHMW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497753v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paddy Farrington" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280208092342" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.06.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxn013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497752v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.08.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J52WPBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.809" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57E9FC45347FD2AF4CA97014093E37D7520147CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubert-Bitter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2006.07.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Hocine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Farrington" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touz&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Whitaker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.05.032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WLWFR0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.2413" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DJ5WGM6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511717v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511719v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bourdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Feropontova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511728v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorette Lionelle Nkam Beriye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511725v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474970v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507482v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126417v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Russolillo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S. Daouda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>