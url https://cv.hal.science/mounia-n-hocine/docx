--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mounia N. Hocine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mounia-n-hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0942-7441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096123931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7162-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:110pt; height:140pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur en statistique de formation, j'ai commencé ma carrière professionnelle en 1998 sur un grand challenge : réussir à collaborer avec les chercheurs de l'Institut Pasteur en partant de l'observation de leur activité au laboratoire et en lisant leurs publications scientifiques. Une expérience stimulante et très enrichissante qui m'a donné envie au bout de trois ans, de poursuivre sur un Doctorat. J'ai réalisé une thèse en Biostatistique que j’ai soutenue en 2005 (Université Paris Sud) sur des travaux de modélisation par le design &amp;quot;self-controlled case series (sccs)&amp;quot; de l'impact de prise d'antibiotiques chez les enfants sur la colonisation par des bactéries résistantes, sous la direction de Didier Guillemot (Institut Pasteur) et Thierry Moreau (INSERM). J'ai enchaîné sur un séjour postdoctoral à la Open University en GB, sous la responsabilité de C Paddy Farrington, l'auteur de la sccs, pour étendre les propriétés de cette méthode et élargir son utilisation en pharmacoépidémiologie et en pharmacovigilance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon arrivée au Cnam en 2009 sur un poste d'enseignant-chercheur, dans la chaire HSE de William Dab, je continue à me laisser inspirer par des problématiques de terrain et tenter d'apporter des outils d’aide à la décision basés sur l'élaboration de protocoles d'études ciblés et le développement d’outils statistiques d'évaluation et de surveillance des risques sanitaires, liés notamment au travail.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai soutenu mon </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UVSQ) en 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai encadré les travaux de quatre thèses de doctorat (deux soutenues et deux en cours), en épidémiologie et statistique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2020- : Etude de l'impact de l'organisation des soins à l'hôpital sur le risque d'accidents au travail, par </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René S. BUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018- : Lien causal entre organisation du travail, stress et fatigue du personnel et risque infectieux et accidents du sang à l’hôpital, par </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISUP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-20 : Outil IA pour aide à la décision en management des arrêts maladie, par </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENSAE). Thèse Cifre en partenariat avec Malakoff-Humanis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014-17 : Prédiction du pronostic des patients atteints de mucoviscidose et en attente de greffe pulmonaire, par </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISPED).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018- : Présidente de la Société Française de Biométrie (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) qui est la région française de « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biometric Society (IBS) » ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> la communauté des statisticiens et mathématiciens qui développent des outils méthodologiques dans le domaine des sciences du vivant (médecine, biologie, agronomie, écologie, biopharmacie, génomique, agriculture et toute autre discipline annexe).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019- : Porteur du projet de candidature de Paris pour l’organisation du congrès de l’IBS en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux projets conçus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En recherche partenariale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai coordonné plusieurs projets de recherche, dans le cadre de la Chaire « Entreprises & Santé », permettant aux entreprises d’élaborer :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Des stratégies ciblées de prévention et de gestion des risques psychosociaux (RPS) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Des outils d’évaluation et de benchmark des déterminants d’arrêts maladies ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un score d’implication en prévention et son lien avec la sinistralité et la santé des salariés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En formation professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai mis en place deux nouveaux programmes de formation professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un Certificat de Spécialisation (Bac+6) sur « Intelligence Artificielle en Santé » à destination de data scientists, bio-informaticiens et économistes de la santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un MOOC sur « Evaluation des RPS : du diagnostic à l’action » à destinateur des préventeurs et des managers en entreprises.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ans d’expertise en évaluation et gestion des risques professionnels et environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-controlled case series, case-crossover, Generalized Linear Mixed Models, outbreak detection, survival analysis, structural equation modeling, joint modeling, random forests, latent class models, causal and multilevel analysis.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary and structured investigation of three suspected clusters of transverse upper limb reduction defects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet-Berquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (7), pp.753-771. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-024-01125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04573454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying individual and organizational predictors of accidental exposure to blood (AEB) among hospital healthcare workers: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Sosata Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiuska Miliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eworo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ice.2023.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ranking index to identify the work-related psychosocial factors most impacting mental health: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e046444. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel approach to individual and organizational predictors of stress and fatigue among healthcare workers of a university hospital: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiuska Miliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Essa-Eworo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.839-847. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.01.24.22269481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of healthcare worker turnover in intensive care units: A micro-macro multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0251779. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0251779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of preventive mass vaccination campaigns on yellow fever outbreaks in Africa: A population-level self-controlled case series study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaya Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy A. M. Gaythorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hamlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith E. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.e1003523. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring sick leave data for early detection of influenza outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Assab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-020-05754-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal influenza vaccine and Guillain-Barré syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Boucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000009180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des troubles mentaux : diagnostic et intervention au travail après confinement COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (4), pp.333-336. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sickness absence data: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0238981. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0238981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-related psychosocial risk factors and psychiatric disorders: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0233472. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchizing Determinants of Sick Leave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radowan Lounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (8), pp.e340-e347. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/JOM.0000000000001643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French 3-year prognostic score using the Canadian Cystic Fibrosis registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Coriati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Régis Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hospital-wide intervention replacing ceftriaxone with cefotaxime to reduce rate of healthcare-associated infections caused by extended-spectrum β-lactamase-producing Enterobacteriaceae in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (5), pp.672-673. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-018-5079-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multicomponent hand hygiene-related intervention on the infectious risk in nursing homes: A cluster randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2017.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-year prognostic score for adults with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-R. Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.702-708. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Identify and Prioritize Psychosocial Factors Impacting Stress Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), pp.e0157078. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and occupational predictors of stress and fatigue in French intensive-care registered nurses and nurses' aides: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nursing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2014.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hand hygiene on the infectious risk in nursing home residents: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.e47-e52. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2015.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Controlled Case Series Analysis With Event-Dependent Observation Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Anaya-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (494), pp.417-426. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jasa.2011.ap10108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des facteurs de risque des troubles musculosquelettiques des membres supérieurs à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Églantine Dujaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arnaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bokobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (1), pp.46-55. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French national health insurance information system as a tool in vaccine safety assessment: Application to febrile convulsions after pediatric measles/mumps/rubella immunization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hanf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (49), pp.5856-5862. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2013.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques de la sécurité sanitaire des médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Grimaldi-Bensouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.114.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the self-controlled case-series method in vaccine safety studies: review and recommendations for best practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Weldeselassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 139 (12), pp.1805-1817. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268811001531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de la série de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chavance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.435-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2010.06.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00498856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-individual dependence in self-controlled case series models for recurrent events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.457-475. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2009.00703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential case series analysis for pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (1), pp.213-236. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-985x.2008.00555.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methodology of self-controlled case series studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (1), pp.7-26. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280208092342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-controlled case series analyses: Small-sample performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC '08 : Joint 4th World Conference of the IASC and 6th of the Asian Regional Section of the IASC on Computational Statistics &amp; Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (4), pp.1942-1957. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case series analysis for censored, perturbed, or curtailed post-event exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxn013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring vaccine safety using case series cumulative sum charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (42), pp.5358-5367. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2008.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On case-crossover methods for environmental time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative-risk ratio was a useful measure of differential association in cohort and case-series studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chavance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (4), pp.361-365. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis B vaccination and first central nervous system demyelinating events: Reanalysis of a case–control study using the self-controlled case series method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (31), pp.5938-5943. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing independence between two Poisson-generated multinomial variables in case-series and cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (24), pp.4035-4044. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work-related psychosocial factors on mental health: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2019 Conference of the American Psychological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sickness absence data using semi-Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended-spectrum beta-lactamase-producing Enterobacteriaceae healthcare-associated infections and mortality in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases – ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of factors contributing to work-related stress: comparison of four metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Feropontova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model for longitudinal marker and time-to-event in presence of competing risks: application on cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Clinical Biostatistics - ISCB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model for longitudinal marker and time-to-event in presence of competing risks in adults with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régis Burgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Society Conference- ECFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et hiérarchisation des facteurs psychosociaux liés au stress au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Third-Generation Cephalosporins policy reduces Methicillin-Resistant Stahylococcus aureus and Extended-Spectrum ? Lactamase-producing Enterobacteriaceae nosocomial infections rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases – ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic prediction of death or lung transplantation for patients with cystic fibrosis using joint model for longitudinal and time-to-event data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Cystic Fibrosis Conference - NACFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-year predictive model of French patients with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régis Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Conference - ECFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological tool for work-related stress management: Importance-Performance Analysis used complementary to PLS path modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Le Pirée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une démarche participative pour améliorer l'hygiène de mains sur l'incidence des infections en EHPAD : un essai randomisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international francophone de gérontologie et gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route of administration and effectiveness of antibiotics for the eradication of initial pseudomonas aeruginosa infection: a French cystic fibrosis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Cystic Fibrosis Conference - NACFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLS Path Model for Predicting Impact of Job Characteristics on Work-Related Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Russolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS2014. 8th International Conference on Partial Least Squares and related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French national health insurance information system as a tool in vaccine safety assessment: Application to febrile convulsions after pediatric MMR immunization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hanf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Vaccines- ISV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prioritize work-related psychosocial factors impacting mental health? Regression and random forest approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des facteurs de risque psychosociaux liés au travail sur la santé mentale : étude transversale sur la population active française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d’Epidémiologie Clinique et Journées des statisticiens des Centres de Lutte Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mounia N. Hocine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mounia-n-hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0942-7441</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096123931</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-7162-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:110pt; height:140pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId11" o:title=""/></v:shape></w:pict></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel et formation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur en statistique de formation, j'ai commencé ma carrière professionnelle en 1998 sur un grand challenge : réussir à collaborer avec les chercheurs de l'Institut Pasteur en partant de l'observation de leur activité au laboratoire et en lisant leurs publications scientifiques. Une expérience stimulante et très enrichissante qui m'a donné envie au bout de trois ans, de poursuivre sur un Doctorat. J'ai réalisé une thèse en Biostatistique que j’ai soutenue en 2005 (Université Paris Sud) sur des travaux de modélisation par le design &amp;quot;self-controlled case series (sccs)&amp;quot; de l'impact de prise d'antibiotiques chez les enfants sur la colonisation par des bactéries résistantes, sous la direction de Didier Guillemot (Institut Pasteur) et Thierry Moreau (INSERM). J'ai enchaîné sur un séjour postdoctoral à la Open University en GB, sous la responsabilité de C Paddy Farrington, l'auteur de la sccs, pour étendre les propriétés de cette méthode et élargir son utilisation en pharmacoépidémiologie et en pharmacovigilance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis mon arrivée au Cnam en 2009 sur un poste d'enseignant-chercheur, dans la chaire HSE de William Dab, je continue à me laisser inspirer par des problématiques de terrain et tenter d'apporter des outils d’aide à la décision basés sur l'élaboration de protocoles d'études ciblés et le développement d’outils statistiques d'évaluation et de surveillance des risques sanitaires, liés notamment au travail.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai soutenu mon </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HDR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (UVSQ) en 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encadrement recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'ai encadré les travaux de quatre thèses de doctorat (deux soutenues et deux en cours), en épidémiologie et statistique :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2020- : Etude de l'impact de l'organisation des soins à l'hôpital sur le risque d'accidents au travail, par </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René S. BUN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018- : Lien causal entre organisation du travail, stress et fatigue du personnel et risque infectieux et accidents du sang à l’hôpital, par </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISUP).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-20 : Outil IA pour aide à la décision en management des arrêts maladie, par </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ENSAE). Thèse Cifre en partenariat avec Malakoff-Humanis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2014-17 : Prédiction du pronostic des patients atteints de mucoviscidose et en attente de greffe pulmonaire, par </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (ISPED).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Savante</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018- : Présidente de la Société Française de Biométrie (</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SFB</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) qui est la région française de « </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biometric Society (IBS) » ;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> la communauté des statisticiens et mathématiciens qui développent des outils méthodologiques dans le domaine des sciences du vivant (médecine, biologie, agronomie, écologie, biopharmacie, génomique, agriculture et toute autre discipline annexe).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019- : Porteur du projet de candidature de Paris pour l’organisation du congrès de l’IBS en 2024.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux projets conçus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En recherche partenariale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai coordonné plusieurs projets de recherche, dans le cadre de la Chaire « Entreprises & Santé », permettant aux entreprises d’élaborer :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Des stratégies ciblées de prévention et de gestion des risques psychosociaux (RPS) ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Des outils d’évaluation et de benchmark des déterminants d’arrêts maladies ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un score d’implication en prévention et son lien avec la sinistralité et la santé des salariés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En formation professionnelle</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J’ai mis en place deux nouveaux programmes de formation professionnelle :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un Certificat de Spécialisation (Bac+6) sur « Intelligence Artificielle en Santé » à destination de data scientists, bio-informaticiens et économistes de la santé.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Un MOOC sur « Evaluation des RPS : du diagnostic à l’action » à destinateur des préventeurs et des managers en entreprises.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">23 ans d’expertise en évaluation et gestion des risques professionnels et environnementaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Self-controlled case series, case-crossover, Generalized Linear Mixed Models, outbreak detection, survival analysis, structural equation modeling, joint modeling, random forests, latent class models, causal and multilevel analysis.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidisciplinary and structured investigation of three suspected clusters of transverse upper limb reduction defects in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boudet-Berquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Demattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guldner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Manouvrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (7), pp.753-771. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-024-01125-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04573454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying individual and organizational predictors of accidental exposure to blood (AEB) among hospital healthcare workers: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Sosata Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiuska Miliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Eworo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infection Control and Hospital Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ice.2023.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04419952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new ranking index to identify the work-related psychosocial factors most impacting mental health: a cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (12), pp.e046444. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-046444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel approach to individual and organizational predictors of stress and fatigue among healthcare workers of a university hospital: A longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Bun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiuska Miliani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Essa-Eworo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.839-847. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2022.01.24.22269481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587531v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of healthcare worker turnover in intensive care units: A micro-macro multilevel analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (5), pp.e0251779. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0251779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03232619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of preventive mass vaccination campaigns on yellow fever outbreaks in Africa: A population-level self-controlled case series study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanaya Raad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy A. M. Gaythorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arran Hamlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith E. Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.e1003523. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pmed.1003523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring sick leave data for early detection of influenza outbreaks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pearl Anne Ante-Testard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Assab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Salama Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-020-05754-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114532v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal influenza vaccine and Guillain-Barré syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Grave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Boucheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Rudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Escolano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1212/WNL.0000000000009180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention des troubles mentaux : diagnostic et intervention au travail après confinement COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 81 (4), pp.333-336. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2020.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sickness absence data: A scoping review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (9), pp.e0238981. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0238981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work-related psychosocial risk factors and psychiatric disorders: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid M Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15 (5), pp.e0233472. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0233472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchizing Determinants of Sick Leave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radowan Lounissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Occupational and Environmental Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (8), pp.e340-e347. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/JOM.0000000000001643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02484887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French 3-year prognostic score using the Canadian Cystic Fibrosis registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Coriati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenna Sykes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Régis Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2018.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hospital-wide intervention replacing ceftriaxone with cefotaxime to reduce rate of healthcare-associated infections caused by extended-spectrum β-lactamase-producing Enterobacteriaceae in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Pommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (5), pp.672-673. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-018-5079-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a multicomponent hand hygiene-related intervention on the infectious risk in nursing homes: A cluster randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.173-179. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2017.08.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3-year prognostic score for adults with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionelle Nkam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Bellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-R. Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (6), pp.702-708. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Identify and Prioritize Psychosocial Factors Impacting Stress Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), pp.e0157078. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0157078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of hand hygiene on the infectious risk in nursing home residents: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.e47-e52. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2015.05.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic and occupational predictors of stress and fatigue in French intensive-care registered nurses and nurses' aides: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Nursing Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (1), pp.250-259. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnurstu.2014.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Controlled Case Series Analysis With Event-Dependent Observation Periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Anaya-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Douglas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Statistical Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (494), pp.417-426. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1198/jasa.2011.ap10108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des facteurs de risque des troubles musculosquelettiques des membres supérieurs à La Poste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Églantine Dujaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Arnaudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bokobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ducarouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (1), pp.46-55. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2012.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02077307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French national health insurance information system as a tool in vaccine safety assessment: Application to febrile convulsions after pediatric measles/mumps/rubella immunization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hanf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benzenine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (49), pp.5856-5862. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2013.09.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux scientifiques de la sécurité sanitaire des médicaments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamiae Grimaldi-Bensouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Salomon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4, pp.13-18. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu.114.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of the self-controlled case-series method in vaccine safety studies: review and recommendations for best practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Weldeselassie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Infection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 139 (12), pp.1805-1817. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0950268811001531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode de la série de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Chavance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.435-40. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2010.06.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00498856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Within-individual dependence in self-controlled case series models for recurrent events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (3), pp.457-475. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9876.2009.00703.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequential case series analysis for pharmacovigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series A Statistics in Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 172 (1), pp.213-236. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-985x.2008.00555.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methodology of self-controlled case series studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods in Medical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (1), pp.7-26. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0962280208092342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-controlled case series analyses: Small-sample performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASC '08 : Joint 4th World Conference of the IASC and 6th of the Asian Regional Section of the IASC on Computational Statistics &amp; Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (4), pp.1942-1957. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csda.2007.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case series analysis for censored, perturbed, or curtailed post-event exposures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biostatistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (1), pp.3-16. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biostatistics/kxn013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring vaccine safety using case series cumulative sum charts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Musonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Andrews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (42), pp.5358-5367. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2008.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative-risk ratio was a useful measure of differential association in cohort and case-series studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chavance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Varon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 60 (4), pp.361-365. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On case-crossover methods for environmental time series data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Paddy Farrington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (2), pp.157-171. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/env.809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis B vaccination and first central nervous system demyelinating events: Reanalysis of a case–control study using the self-controlled case series method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.N. Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.P. Farrington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.J. Whitaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (31), pp.5938-5943. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2007.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing independence between two Poisson-generated multinomial variables in case-series and cohort studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (24), pp.4035-4044. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sim.2413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of work-related psychosocial factors on mental health: A cross-sectional study in the French working population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Morvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work, Stress and Health 2019 Conference of the American Psychological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing sickness absence data using semi-Markov models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Duchemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biometric Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended-spectrum beta-lactamase-producing Enterobacteriaceae healthcare-associated infections and mortality in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ralph Zahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Bourdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases – ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of factors contributing to work-related stress: comparison of four metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Feropontova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndèye Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASMDA 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model for longitudinal marker and time-to-event in presence of competing risks: application on cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society for Clinical Biostatistics - ISCB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vigo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint model for longitudinal marker and time-to-event in presence of competing risks in adults with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régis Burgel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Society Conference- ECFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et hiérarchisation des facteurs psychosociaux liés au stress au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Légeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49èmes journées de statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing Third-Generation Cephalosporins policy reduces Methicillin-Resistant Stahylococcus aureus and Extended-Spectrum ? Lactamase-producing Enterobacteriaceae nosocomial infections rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boun Kim Tan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of Clinical Microbiology and Infectious Diseases – ECCMID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic prediction of death or lung transplantation for patients with cystic fibrosis using joint model for longitudinal and time-to-event data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Cystic Fibrosis Conference - NACFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 5-year predictive model of French patients with cystic fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorette Lionelle Nkam Beriye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Régis Burgel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Latouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Cystic Fibrosis Conference - ECFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological tool for work-related stress management: Importance-Performance Analysis used complementary to PLS path modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Aït Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Stochastic Models and Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Le Pirée, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact d'une démarche participative pour améliorer l'hygiène de mains sur l'incidence des infections en EHPAD : un essai randomisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Denormandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès international francophone de gérontologie et gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Route of administration and effectiveness of antibiotics for the eradication of initial pseudomonas aeruginosa infection: a French cystic fibrosis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Ait-Bouziad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Marguet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Cystic Fibrosis Conference - NACFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PLS Path Model for Predicting Impact of Job Characteristics on Work-Related Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Russolillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS2014. 8th International Conference on Partial Least Squares and related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France. pp.103-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126417v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of the French national health insurance information system as a tool in vaccine safety assessment: Application to febrile convulsions after pediatric MMR immunization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Hanf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Tubert-Bitter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Vaccines- ISV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to prioritize work-related psychosocial factors impacting mental health? Regression and random forest approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Temime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCB 40</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02471323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des facteurs de risque psychosociaux liés au travail sur la santé mentale : étude transversale sur la population active française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou S. Daouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid Chevance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounia Hocine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone d’Epidémiologie Clinique et Journées des statisticiens des Centres de Lutte Contre le Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId215"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BA73A9D"/>
+    <w:nsid w:val="28838578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounia-n-hocine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0942-7441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096123931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7162-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr/approches-methodologiques-pour-l-analyse-de-donnees-de-surveillance-en-securite-sanitaire-par-mounia-n-hocine-388865.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/ren%C3%A9-bun-b5a341b5/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s218456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s202237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2017CNAM1162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb.pages.math.cnrs.fr/asso/vie-de-la-societe/membres-du-bureau/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04573454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01125-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eworo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046444" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251779" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Raad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. M. Gaythorpe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hamlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003523" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boucheron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rudant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000009180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.05.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238981" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M Chevance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S Daouda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02484887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radowan Lounissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001643" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Coriati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Sykes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionelle Nkam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia N. Hocine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pommier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5079-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait-Bouziad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2017.08.030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1BF2QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02080563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Latouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Burgel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salomon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2014.07.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBRMF141-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075861v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.05.043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LDTCRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paddy Farrington" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Anaya-Izquierdo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Whitaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Douglas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.ap10108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#201;glantine Dujaric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnaudo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bokobza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.12.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hanf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Farrington" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benzenine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2013.09.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KQBMF3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salomon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.114.0013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Weldeselassie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Whitaker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farrington" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268811001531" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chavance" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.06.168" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2009.00703.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0M3KJKF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Musonda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Andrews" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-985x.2008.00555.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR95GHMW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497753v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paddy Farrington" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280208092342" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.06.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxn013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497752v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.08.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J52WPBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497761v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.809" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57E9FC45347FD2AF4CA97014093E37D7520147CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubert-Bitter" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavance" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2006.07.014" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Hocine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Farrington" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touz&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Whitaker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.05.032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WLWFR0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.2413" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DJ5WGM6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511717v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511719v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bourdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Feropontova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511728v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorette Lionelle Nkam Beriye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511725v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474970v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507482v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126417v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Russolillo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S. Daouda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounia-n-hocine" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0942-7441" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096123931" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-7162-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uvsq.fr/approches-methodologiques-pour-l-analyse-de-donnees-de-surveillance-en-securite-sanitaire-par-mounia-n-hocine-388865.kjsp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/ren%C3%A9-bun-b5a341b5/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s218456" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/s202237" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/2017CNAM1162" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfb.pages.math.cnrs.fr/asso/vie-de-la-societe/membres-du-bureau/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04573454v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet-Berquier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Demattei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guldner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gallay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manouvrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-024-01125-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Sosata Bun" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim A&#239;t Bouziad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Salama Daouda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiuska Miliani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Eworo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ice.2023.248" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03919683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Chevance" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Temime" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick L&#233;geron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gaillard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-046444" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587531v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Daouda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouziad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Essa-Eworo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.01.24.22269481" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Hocine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0251779" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Jean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanaya Raad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy A. M. Gaythorpe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arran Hamlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith E. Mueller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1003523" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114532v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Duchemin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Anne Ante-Testard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Assab" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05754-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495867v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Grave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boucheron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rudant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escolano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/WNL.0000000000009180" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615497v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.05.002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0238981" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid M Chevance" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S Daouda" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Salvador" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02484887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radowan Lounissi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JOM.0000000000001643" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075871v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Coriati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenna Sykes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionelle Nkam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia N. Hocine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2018.10.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boun Kim Tan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vivier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait Bouziad" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ralph Zahar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pommier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5079-y" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cohen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Ait-Bouziad" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Denormandie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2017.08.030" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP1BF2QN-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02080563v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Latouche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Bellis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-R. Burgel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2017.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0157078" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02075861v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2015.05.043" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LDTCRZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Jones" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salomon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnurstu.2014.07.015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RBRMF141-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089103v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Paddy Farrington" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Anaya-Izquierdo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Whitaker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Douglas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1198/jasa.2011.ap10108" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02077307v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie &#201;glantine Dujaric" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arnaudo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bokobza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ducarouge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2012.12.011" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497742v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hanf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quantin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paddy Farrington" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benzenine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2013.09.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KQBMF3W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02089111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Grimaldi-Bensouda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salomon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu.114.0013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Weldeselassie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Whitaker" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farrington" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268811001531" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00498856v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chavance" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2010.06.168" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497748v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9876.2009.00703.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R0M3KJKF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Musonda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Andrews" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-985x.2008.00555.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XR95GHMW-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497753v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Paddy Farrington" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280208092342" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2007.06.016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biostatistics/kxn013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497752v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Tubert-Bitter" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2008.08.010" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9J52WPBG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497776v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tubert-Bitter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chavance" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Varon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2006.07.014" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497761v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/env.809" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57E9FC45347FD2AF4CA97014093E37D7520147CF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497758v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Hocine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Farrington" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touz&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. Whitaker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2007.05.032" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0WLWFR0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497777v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillemot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.2413" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DJ5WGM6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470678v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511717v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511719v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Bourdin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474927v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Feropontova" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nd&#232;ye Niang" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511728v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorette Lionelle Nkam Beriye" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511725v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#233;gis Burgel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02474970v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511721v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511737v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511743v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02507482v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511757v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126417v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Russolillo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02471323v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou S. Daouda" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547080v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>