--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -208,1575 +208,1575 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum and Rare Earth Elements distribution in costal sediments from French western Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): V: Evolution of metal and metalloid concentrations in the seawater column of the discharge area (Mediterranean Sea) from 2016 to 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Jariel</w:t>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Herlory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 222, pp.118818. </w:t>
+              <w:t xml:space="preserve">, 2026, 225, pp.119261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118818⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318263v1</w:t>
+                <w:t xml:space="preserve">hal-05459812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical and tidal variability of dissolved organic matter in mangrove soils: influence on dissolved trace metal dynamics</w:t>
+                <w:t xml:space="preserve">Platinum and Rare Earth Elements distribution in costal sediments from French western Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïna Mouras</w:t>
+                <w:t xml:space="preserve">Chloé Jariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Marchand</w:t>
+                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Mathian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109785⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 222, pp.118818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05525102v1</w:t>
+                <w:t xml:space="preserve">hal-05371498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platinum and Rare Earth Elements distribution in costal sediments from French western Mediterranean Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vertical and tidal variability of dissolved organic matter in mangrove soils: influence on dissolved trace metal dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïna Mouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Factou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118818⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 333, pp.109785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371498v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): V: Evolution of metal and metalloid concentrations in the seawater column of the discharge area (Mediterranean Sea) from 2016 to 2024</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Platinum and Rare Earth Elements distribution in costal sediments from French western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Jariel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 225, pp.119261. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 222, pp.118818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05459812v1</w:t>
+                <w:t xml:space="preserve">hal-05318263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexation of Eu, Tb, and Dy with Standard Organic Matter Using Fluorescence Quenching: pH Dependence</w:t>
+                <w:t xml:space="preserve">Molecular Characterization of Humic and Fulvic Acids of Waterlogged and Well-Drained Amazonian Podzols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Abbad</w:t>
+                <w:t xml:space="preserve">Amanda M Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Redon</w:t>
+                <w:t xml:space="preserve">Aleksandar I Goranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assia Aouiz</w:t>
+                <w:t xml:space="preserve">Débora M B P Milori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Chebahi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moussa Bounoughaz</w:t>
+                <w:t xml:space="preserve">Célia R Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsestwater.5c00778⟩</w:t>
+              <w:t xml:space="preserve">ACS Environmental Au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsenvironau.5c00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389614v1</w:t>
+                <w:t xml:space="preserve">hal-05289287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal retention in two semi-arid mangroves under contrasting environmental pressures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetraclinis articulata Essential Oil: From Chemotaxonomy to Nanoformulation and Antibacterial Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Larouci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Plihon</w:t>
+                <w:t xml:space="preserve">Mohamed Reda Zahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozane Marins</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alessandro Bellino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Baldantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109564⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202501619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331561v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexing fluorescent dissolved organic matter (FDOM) along the Parnaíba River Delta, Northeast Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The continent-to-ocean transfer of rare earth elements in a mediterranean setting: natural processes and anthropogenic emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rozane Valente Marins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gael Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144531⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.118518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124628v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composting Process Monitoring and Maturity Prediction by Spectroscopic Measurement and PLS Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madi Abaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Théraulaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (4), pp.108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s41742-025-00753-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The continent-to-ocean transfer of rare earth elements in a mediterranean setting: natural processes and anthropogenic emissions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexing fluorescent dissolved organic matter (FDOM) along the Parnaíba River Delta, Northeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Garnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thays Thayanne Luz-Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozane Valente Marins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118518⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 385, pp.144531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199218v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoprotective bioactives from Olive mill wastewater: a sustainable approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complexation of Eu, Tb, and Dy with Standard Organic Matter Using Fluorescence Quenching: pH Dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Reda Zahi</w:t>
+                <w:t xml:space="preserve">Nabila Abbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smain Sabour</w:t>
+                <w:t xml:space="preserve">Assia Aouiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Bouzidi</w:t>
+                <w:t xml:space="preserve">Nassima Chebahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Bounoughaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2025.2544950⟩</w:t>
+              <w:t xml:space="preserve">ACS ES&amp;T Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (12), pp.7340-7351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsestwater.5c00778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507296v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Characterization of Humic and Fulvic Acids of Waterlogged and Well-Drained Amazonian Podzols</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metal retention in two semi-arid mangroves under contrasting environmental pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandar I Goranov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hélène Plihon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozane Marins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Environmental Au</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenvironau.5c00045⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 326, pp.109564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289287v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetraclinis articulata Essential Oil: From Chemotaxonomy to Nanoformulation and Antibacterial Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoprotective bioactives from Olive mill wastewater: a sustainable approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Ait Si Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Larouci</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Nacera Riad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Reda Zahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Bellino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Smain Sabour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Baldantoni</w:t>
+                <w:t xml:space="preserve">Naima Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22 (12), </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (27), pp.5485-5500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbdv.202501619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2025.2544950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507280v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algal‐ and soil‐derived dissolved organic matter shapes bacteria‐phytoplankton interactions in a high‐altitude lake</w:t>
               </w:r>
@@ -1909,64 +1909,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-conservative behavior of organic matter and its interaction with metals in an equatorial estuary, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariany Sousa Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozane Valente Marins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2147,64 +2147,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal partitioning in the parnaíba delta in dry season, equatorial coast of Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thays Thayanne Luz Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozane Valente Marins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 345, pp.123500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2232,399 +2232,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04464499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tracking the Impact of Anthropogenic Inputs on Fluorescent Dissolved Organic Matter in the Gapeau River Using 3D Fluorescence Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser El-Nahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim El-Nahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science Research and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (4), pp.139-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33140/JMSRO⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03816119v1</w:t>
+                <w:t xml:space="preserve">hal-04165355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Impact of Anthropogenic Inputs on Fluorescent Dissolved Organic Matter in the Gapeau River Using 3D Fluorescence Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme hydrological regimes of a small urban river: impact on trace element partitioning, enrichment and fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim El-Nahhal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Layglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien D’onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Oursel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science Research and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33140/JMSRO⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 195 (9), pp.1092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-023-11622-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165355v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme hydrological regimes of a small urban river: impact on trace element partitioning, enrichment and fluxes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien D’onofrio</w:t>
+                <w:t xml:space="preserve">Planktonic shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Dory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Oursel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Omanović</w:t>
+                <w:t xml:space="preserve">Patrick Höhener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 195 (9), pp.1092. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (1), pp.45-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-023-11622-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477486v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03816119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of an Amazon Soil Profile by Laser-Induced Breakdown, Raman, and Fluorescence Spectroscopies</w:t>
               </w:r>
@@ -2649,64 +2649,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Maria Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Saverio Senesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora M B P Milori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (4), pp.553. </w:t>
@@ -2738,1013 +2738,1013 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seawater copper content controls biofilm bioaccumulation and microbial community on microplastics</w:t>
+                <w:t xml:space="preserve">Online Nonnegative and Sparse Canonical Polyadic Decomposition of Fluorescence Tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+                <w:t xml:space="preserve">Isaac Sanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Angel Tesan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152278⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2022.104550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521509v1</w:t>
+                <w:t xml:space="preserve">hal-03649592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of sample preparation techniques for the (-)ESI-FT-ICR-MS analysis of humic and fulvic acids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Oliveira</w:t>
+                <w:t xml:space="preserve">Cd transfers during marine sediment resuspension over short and long-term period: Associated risk for coastal water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Layglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Longo Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.2c01125⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 180, pp.113771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03752314v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Nonnegative and Sparse Canonical Polyadic Decomposition of Fluorescence Tensors</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seawater copper content controls biofilm bioaccumulation and microbial community on microplastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Djaoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Angel Tesan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Guesnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Portas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2022.104550⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 814, pp.152278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649592v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd transfers during marine sediment resuspension over short and long-term period: Associated risk for coastal water quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Layglon</w:t>
+                <w:t xml:space="preserve">Comparison of sample preparation techniques for the (-)ESI-FT-ICR-MS analysis of humic and fulvic acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandar Goranov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">Ladislau Martin-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longo Louis</w:t>
+                <w:t xml:space="preserve">Alberto Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Patricia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 180, pp.113771. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.2c01125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678347v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03752314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of impact of presence/absence of suspended particulate organic matter from river and sea and effluent wastewater on fluorescence signal in the coastal area of Gapeau River</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessing extracted organic matter quality from river sediments by elemental and molecular characterization: Application to the Tietê and Piracicaba Rivers (São</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Pereira de Morais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Maria Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Raimundo Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Oursel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Eduardo Gontijo Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-13265-2⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 131, pp.105049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03171038v1</w:t>
+                <w:t xml:space="preserve">hal-03289516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total phosphorus determination in Eutrophic Tropical River Sediments by Laser-Induced Breakdown Spectroscopy techniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling of impact of presence/absence of suspended particulate organic matter from river and sea and effluent wastewater on fluorescence signal in the coastal area of Gapeau River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim El-Nahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser El-Nahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0AY02008G⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-13265-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130783v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing extracted organic matter quality from river sediments by elemental and molecular characterization: Application to the Tietê and Piracicaba Rivers (São</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Total phosphorus determination in Eutrophic Tropical River Sediments by Laser-Induced Breakdown Spectroscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Pereira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Oursel</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Nicolodelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milene Corso Mitsuyuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleydson Stênio Gaioso da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Eduardo Gontijo Guimaraes</w:t>
+                <w:t xml:space="preserve">Frederico Fábio Mauad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 131, pp.105049. </w:t>
+              <w:t xml:space="preserve">Analytical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.77-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0AY02008G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289516v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropical mangrove forests as a source of dissolved rare earth elements and yttrium to the ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhirou Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3808,51 +3808,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Microplastics in North-Western Mediterranean Harbors: Seasonality and Biofilm-Related Metallic Contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Tesán Onrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Djaoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franco Borgogno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4063,90 +4063,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of laser-induced breakdown spectroscopy parameters from the design of experiments for multi-element qualitative analysis in river sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Pereira de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Nicolodelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milene Corso Mitsuyuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débora Marcondes Bastos Pereira Milori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4193,90 +4193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negligible microbial heterotrophic quantitative contribution onto trace metals remobilization during marine sediment resuspension - insights from a Mediterranean urbanized bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Martias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awnesh Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4589,2565 +4589,2565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03619689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and diagenesis of trace metals in marine sediments of a coastal Mediterranean area: St-Georges Bay (Lebanon)</w:t>
+                <w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amonda El Houssainy</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">N. Layglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111066⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 707, pp.135949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561935v1</w:t>
+                <w:t xml:space="preserve">hal-02409414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fulvic acids from Amazonian anthropogenic soils: Insight into the molecular composition and copper binding properties using fluorescence techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Vitor dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gomes Fregolente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Panettieri</w:t>
+                <w:t xml:space="preserve">Houssam Hajjoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guigue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
+                <w:t xml:space="preserve">Odair Pastor Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t>
+              <w:t xml:space="preserve">Phone: +55</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.3221 - 2352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03014052v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02925518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Canals to the Coast: Dissolved Organic Matter and Trace Metal Composition in Rivers Draining Degraded Tropical Peatlands in Indonesia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Impact study of the wastewater treatment plant effluents on fluorescence of coastal zone water using fluorescence EEM-PARAFAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim El-Nahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser El-Nahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-17-1897-2020⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08842-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536749v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact study of the wastewater treatment plant effluents on fluorescence of coastal zone water using fluorescence EEM-PARAFAC</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Humic extracts from hydrochar and Amazonian Anthrosol: Molecular features and metal binding properties using EEM-PARAFAC and 2D FTIR correlation analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Soares da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabela Carreira Constantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Raimundo Bento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Maria Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Márcia Cristina Bisinoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08842-w⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 256, pp.127110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555075v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humic extracts from hydrochar and Amazonian Anthrosol: Molecular features and metal binding properties using EEM-PARAFAC and 2D FTIR correlation analyses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the quenching of fluorescence from organic matter in Amazonian soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Maria Tadini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Marcondes Bastos Pereira Milori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127110⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 698, pp.134067 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210838v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the quenching of fluorescence from organic matter in Amazonian soils</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution and diagenesis of trace metals in marine sediments of a coastal Mediterranean area: St-Georges Bay (Lebanon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amonda El Houssainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Abi-Ghanem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mahfouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134067⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.111066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03488551v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvic acids from Amazonian anthropogenic soils: Insight into the molecular composition and copper binding properties using fluorescence techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panettieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Vitor dos Santos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Odair Pastor Ferreira</w:t>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phone: +55</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111173⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925518v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Biogeochemical Responses of Tropical Ecosystems to Environmental Changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Canals to the Coast: Dissolved Organic Matter and Trace Metal Composition in Rivers Draining Degraded Tropical Peatlands in Indonesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison May Hoyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Drude Lacerda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Franklin Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2020.597744⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (7), pp.1897-1909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-1897-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957088v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid on site assessment of a compost chemical stability parameter by UV and fluorescence spectroscopy coupled with mathematical treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Biogeochemical Responses of Tropical Ecosystems to Environmental Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Drude Lacerda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abaker Madi Guirema</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Venugopalan Ittekkot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.06.024⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2020.597744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886061v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humic-like acids from hydrochars: Study of the metal complexation properties compared with humic acids from anthropogenic soils using PARAFAC and time-resolved fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid on site assessment of a compost chemical stability parameter by UV and fluorescence spectroscopy coupled with mathematical treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abaker Madi Guirema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raynaud Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Vitor Do Santos</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Théraulaz Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137815⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 113, pp.413-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2020.06.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507306v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical and spectroscopic quality assessment of compost issued from date palm waste valorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humic-like acids from hydrochars: Study of the metal complexation properties compared with humic acids from anthropogenic soils using PARAFAC and time-resolved fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Vitor Do Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lais Gomes Fregolente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wadii Abid</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Altair Benedito Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odair Pastor Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110492⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559715v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-chemical and spectroscopic quality assessment of compost issued from date palm waste valorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ben Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saoussan Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Layglon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Triki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 264, pp.110492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571468v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microplastics in seawater: sampling strategies, laboratory methodologies, and identification techniques applied to port environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laura Canesi</w:t>
+                <w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Layglon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Coclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien d'Onofrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-07783-8(2020)27:8938-8952⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 156, pp.111196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122829v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic matter dynamics in the pristine Krka River estuary (Croatia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margherita Gonnelli</w:t>
+                <w:t xml:space="preserve">Microplastics in seawater: sampling strategies, laboratory methodologies, and identification techniques applied to port environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cutroneo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Reboa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Besio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Borgogno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Canesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103848⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (9), pp.8938-8952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-07783-8(2020)27:8938-8952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897979v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dario Omanović</w:t>
+                <w:t xml:space="preserve">Dissolved organic matter dynamics in the pristine Krka River estuary (Croatia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saša Marcinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Santinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Marija Cindrić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valtere Evangelista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margherita Gonnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 707, pp.135949. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 225, pp.103848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409414v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic processes of copper and lead remobilization during sediment resuspension of marine polluted sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Layglon</w:t>
+                <w:t xml:space="preserve">Evaluation of the roles of metals and humic fractions in the podzolization of soils from the Amazon region using two analytical spectroscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Nicolodelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ferretto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dario Omanović</w:t>
+                <w:t xml:space="preserve">Bruno S Marangoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+                <w:t xml:space="preserve">Celia Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.134120. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 144, pp.454-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286704v1</w:t>
+                <w:t xml:space="preserve">hal-01889129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of catchment area and nutrient deposition regime on phytoplankton functionality in alpine lakes</w:t>
+                <w:t xml:space="preserve">Identifying the stoichiometry of metal/ligand complex by coupling spectroscopy and modelling: a comprehensive study on two fluorescent molecules specific to lead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Jacquemin</w:t>
+                <w:t xml:space="preserve">William René</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bertrand</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Madjid Arab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katri Laatikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Misson</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.933-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10895-019-02405-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02176058v1</w:t>
+                <w:t xml:space="preserve">hal-02184958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the stoichiometry of metal/ligand complex by coupling spectroscopy and modelling: a comprehensive study on two fluorescent molecules specific to lead</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madjid Arab</w:t>
+                <w:t xml:space="preserve">Kinetic processes of copper and lead remobilization during sediment resuspension of marine polluted sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Layglon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katri Laatikainen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Nicolas Ferretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Branger</w:t>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluorescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 29 (4), pp.933-943. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.134120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10895-019-02405-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184958v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the roles of metals and humic fractions in the podzolization of soils from the Amazon region using two analytical spectroscopy techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of catchment area and nutrient deposition regime on phytoplankton functionality in alpine lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno S Marangoni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Coralie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Franquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Celia Montes</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Misson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 144, pp.454-460. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 674, pp.114-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2018.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889129v1</w:t>
+                <w:t xml:space="preserve">hal-02176058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of non-fluorescent chromophores in inner filter effect correction and PARAFAC decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfrida Mihaela Carstea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina L. Popa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7188,940 +7188,940 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic matter in podzol horizons of the Amazon region: Humification, recalcitrance, and dating</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Title : UV­_Visible and Fluorescence Green Waste Composts Monitoring: Material Dependency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Senesi</w:t>
+                <w:t xml:space="preserve">M. G Abaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débora Ishida</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Domeizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. R Mouloubou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rapetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.068⟩</w:t>
+              <w:t xml:space="preserve">Compost Science &amp; Utilization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1065657X.2018.1434023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884075v1</w:t>
+                <w:t xml:space="preserve">hal-01879414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative model of Carbon and Nitrogen isotope composition to highlight sources of nutrient discharge in coastal area (Toulon Bay, NW Mediterranean Sea)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved laser fluorescence spectroscopy of organic ligands by europium: Fluorescence quenching and lifetime properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Nouhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Hajjoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.219-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2017.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01879413v1</w:t>
+                <w:t xml:space="preserve">hal-02024253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved laser fluorescence spectroscopy of organic ligands by europium: Fluorescence quenching and lifetime properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative model of Carbon and Nitrogen isotope composition to highlight sources of nutrient discharge in coastal area (Toulon Bay, NW Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Douglas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amonda El Houssainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 194, pp.543 - 552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2017.12.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02024253v1</w:t>
+                <w:t xml:space="preserve">hal-01879413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium isotope geochemistry in modern coastal sediments: Insights from Toulon Bay, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amonda El Houssainy</w:t>
+                <w:t xml:space="preserve">Soil organic matter in podzol horizons of the Amazon region: Humification, recalcitrance, and dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Nicolodelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Senesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Ishida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.01.032⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.160-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879415v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Title : UV­_Visible and Fluorescence Green Waste Composts Monitoring: Material Dependency</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uranium isotope geochemistry in modern coastal sediments: Insights from Toulon Bay, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Douglas Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amonda El Houssainy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compost Science &amp; Utilization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1 - 12. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 481, pp.133 - 145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1065657X.2018.1434023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879414v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal variability of fluorescent dissolved organic matter in the Rhône River delta and the Fos-Marseille marine area (NW Mediterranean Sea, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferretto</w:t>
+                <w:t xml:space="preserve">Direct solid surface fluorescence spectroscopy of standard chemicals and humic acid in ternary system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
+                <w:t xml:space="preserve">G. Nicolodelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guigue</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D.M.B.P. M B P Milori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8255-z⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.79 - 85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2017.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437536v1</w:t>
+                <w:t xml:space="preserve">hal-01879417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct solid surface fluorescence spectroscopy of standard chemicals and humic acid in ternary system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal variability of fluorescent dissolved organic matter in the Rhône River delta and the Fos-Marseille marine area (NW Mediterranean Sea, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.M.B.P. M B P Milori</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 177, pp.79 - 85. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (5), pp.4973-4989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2017.01.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8255-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01879417v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications of the soluble proteome of a mediterranean strain of the invasive neurotoxic dinoflagellate Alexandrium catenella under metal stress conditions</w:t>
               </w:r>
@@ -8280,51 +8280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Merzouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8388,64 +8388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adapted sequential chemical fractionation coupled with UV and fluorescence spectroscopy for calcareous soil organic matter study after compost amendment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olsen Rainness Mouloubou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8503,1568 +8503,1573 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regularized nonnegative canonical polyadic decomposition algorithm with preprocessing for 3D fluorescence spectroscopy</w:t>
+                <w:t xml:space="preserve">Structure of Humic Substances from Some Regions of the Amazon Assessed Coupling 3D Fluorescence Spectroscopy and CP/PARAFAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philip Royer</w:t>
+                <w:t xml:space="preserve">Cleber H. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Nicolodelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Thirion-Moreau</w:t>
+                <w:t xml:space="preserve">Renan A. Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Comon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amanda M. Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulino R. Villas-Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cem.2709⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (6), pp.1136-1142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5935/0103-5053.20150076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01126693v1</w:t>
+                <w:t xml:space="preserve">hal-01138437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic carbon, and major and trace element dynamic and fate in a large river subjected to poorly-regulated urban and industrial pressures (Sebou River, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hayzoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Le Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 502, pp.296-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02286887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of coastal sedimentary trace metals cycling: Insight on the effect of manganese and iron (oxy)hydroxides, sulphide and organic matter</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A regularized nonnegative canonical polyadic decomposition algorithm with preprocessing for 3D fluorescence spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Thirion-Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (4), pp.253-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cem.2709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.12.048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02286897v1</w:t>
+                <w:t xml:space="preserve">hal-01126693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorescence spectroscopy to study dissolved organic matter interactions with agrochemicals applied in Swiss vineyards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Redon</w:t>
+                <w:t xml:space="preserve">Seasonal variations of coastal sedimentary trace metals cycling: Insight on the effect of manganese and iron (oxy)hydroxides, sulphide and organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (1-2), pp.113-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.12.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4086-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184082v1</w:t>
+                <w:t xml:space="preserve">hal-02286897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and modelling of dissolved organic matter reactivity toward As III and As V – Implication in environmental arsenic speciation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluorescence spectroscopy to study dissolved organic matter interactions with agrochemicals applied in Swiss vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Loustau Cazalet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Mounier</w:t>
+                <w:t xml:space="preserve">Silwan Daouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-R. Pfeifer</w:t>
+                <w:t xml:space="preserve">Carla Frege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.11.053⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (12), pp.9284-9292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4086-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02286876v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of humin in soil characterisation: A study on Amazonian soils using different fluorescence techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Evaluation and modelling of dissolved organic matter reactivity toward As III and As V – Implication in environmental arsenic speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Regina Montes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D.H. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Loustau Cazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-R. Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.125⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134, pp.530-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2014.11.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394606v1</w:t>
+                <w:t xml:space="preserve">hal-02286876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing the Impact of Coastal Contaminated Sediments on Mussels Through Pb Stable Isotopes Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+                <w:t xml:space="preserve">The importance of humin in soil characterisation: A study on Amazonian soils using different fluorescence techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Maria Tadini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Nicolodelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Regina Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Marcondes Bastos Pereira Milori</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5b01893⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 537, pp.152--158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394605v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Humic Substances from Some Regions of the Amazon Assessed Coupling 3D Fluorescence Spectroscopy and CP/PARAFAC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amanda M. Tadini</w:t>
+                <w:t xml:space="preserve">Evidencing the Impact of Coastal Contaminated Sediments on Mussels Through Pb Stable Isotopes Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulino R. Villas-Boas</w:t>
+                <w:t xml:space="preserve">Jörg Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (6), pp.1136-1142. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 49 (19), pp.11438--11448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5935/0103-5053.20150076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5b01893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138437v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physico-chemical Characterization of industrial effluents from Fez city</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Identification and quantification of known polycyclic aromatic hydrocarbons and pesticides in complex mixtures using fluorescence excitation–emission matrices and parallel factor analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Morocan Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.502--506</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.344-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394607v1</w:t>
+                <w:t xml:space="preserve">hal-01146242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary dynamics of coastal organic matter: An assessment of the porewater size/reactivity model by spectroscopic techniques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kinetics of selenate sorption in soil as influenced by biotic and abiotic conditions: A stirred flow-through reactor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garcia-Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loffredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Martin-Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coppin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2014.10.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 138, pp.38--49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2014.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286923v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional (3-D) fluorescence spectroscopy analysis of the fluorescent dissolved organic matter released by the marine toxic dinoflagellate A lexandrium catenella exposed to metal stress by zinc or lead</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Key parameters controlling arsenic dynamics in coastal sediments: An analytical and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Phycology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jpy.12181⟩</w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 161, pp.34--46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2014.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03244087v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of extraction procedures for water-extractable organic matter in soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10121,761 +10126,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of selenate sorption in soil as influenced by biotic and abiotic conditions: A stirred flow-through reactor study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sedimentary dynamics of coastal organic matter: An assessment of the porewater size/reactivity model by spectroscopic techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Huy Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2014.07.009⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 151, pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2014.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394610v1</w:t>
+                <w:t xml:space="preserve">hal-02286923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key parameters controlling arsenic dynamics in coastal sediments: An analytical and modeling approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-dimensional (3-D) fluorescence spectroscopy analysis of the fluorescent dissolved organic matter released by the marine toxic dinoflagellate A lexandrium catenella exposed to metal stress by zinc or lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Herzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Sakka Hlaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2014.02.005⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Phycology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (4), pp.665-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpy.12181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394608v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rapid urbanisation and industrialisation on river sediment metal contamination</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Physico-chemical Characterization of industrial effluents from Fez city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane Hayzoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Ouammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Morocan Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.502--506</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01903358v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and quantification of known polycyclic aromatic hydrocarbons and pesticides in complex mixtures using fluorescence excitation–emission matrices and parallel factor analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Redon</w:t>
+                <w:t xml:space="preserve">Impact of rapid urbanisation and industrialisation on river sediment metal contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hayzoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (5), pp.2851 - 2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-013-3585-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146242v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of exudates released by the marine diatom Skeletonema costatum exposed to copper stress: A 3D-fluorescence spectroscopy approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
+                <w:t xml:space="preserve">Distribution and chemical speciation of arsenic and heavy metals in highly contaminated waters used for health care purposes (Srebrenica, Bosnia and Herzegovina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassine Hadj Mabrouk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">D Omanović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Đonlagić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-013-9655-x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 443, pp.420-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394614v1</w:t>
+                <w:t xml:space="preserve">hal-01097073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and fates of trace metals chronically input in a Mediterranean coastal zone impacted by a large urban area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Oursel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Omanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10926,77 +10918,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to correct inner filter effects altering 3D fluorescence spectra by using a mirrored cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 126, pp.91--99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11081,332 +11073,340 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huiyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassine Hadj Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (6), pp.1230--1239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.06.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and chemical speciation of arsenic and heavy metals in highly contaminated waters used for health care purposes (Srebrenica, Bosnia and Herzegovina)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterization of exudates released by the marine diatom Skeletonema costatum exposed to copper stress: A 3D-fluorescence spectroscopy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Herzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Sakka Hlaili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Le Poupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassine Hadj Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (5), pp.773--781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-013-9655-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01097073v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of citrus varieties using laser-induced fluorescence spectroscopy (LIFS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Marcondes Bastos Pereira Milori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulino Ribeiro Villas-Boas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Leonardo Venancio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95, pp.11--18. </w:t>
@@ -11482,51 +11482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia R. Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Loustau Cazalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11718,342 +11718,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper complexing properties of dissolved organic matter: PARAFAC treatment of fluorescence quenching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sorption of selenate on soils and pure phases: Kinetic parameters and stabilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Loffredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Redon</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Coppin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10533-010-9486-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (9), pp.843--851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2011.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096841v1</w:t>
+                <w:t xml:space="preserve">hal-01394617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of selenate on soils and pure phases: Kinetic parameters and stabilisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Copper complexing properties of dissolved organic matter: PARAFAC treatment of fluorescence quenching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Coppin</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huiyu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.107-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10533-010-9486-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2011.05.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01394617v1</w:t>
+                <w:t xml:space="preserve">hal-01096841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the spatial and historical distribution of sediment inorganic contamination in the Toulon bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Ulrich Mullot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12117,90 +12117,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significance of data treatment and experimental setup on the determination of copper complexing parameters by anodic stripping voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Omanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 664, pp.136 - 143. </w:t>
@@ -12232,1085 +12232,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple correction method of inner filter effects affecting FEEM and its application to the PARAFAC decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterisation and modelling of marine dissolved organic matter interactions with major and trace cations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2009.02.008⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, pp.100-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807769v1</w:t>
+                <w:t xml:space="preserve">hal-01096834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic and equilibrium studies of copper-dissolved organic matter complexation in water column of the stratified Krka River estuary (Croatia)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A simple correction method of inner filter effects affecting FEEM and its application to the PARAFAC decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Bois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2009.04.006⟩</w:t>
+              <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (2), pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemolab.2009.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096836v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and modelling of marine dissolved organic matter interactions with major and trace cations</w:t>
+                <w:t xml:space="preserve">Kinetic and equilibrium studies of copper-dissolved organic matter complexation in water column of the stratified Krka River estuary (Croatia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neven Cukrov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 67, pp.100-107. </w:t>
+              <w:t xml:space="preserve">Marine Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114, pp.110-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2009.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096834v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interactions of concentrated marine dissolved organic matter with copper and zinc by pseudopolarography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speciation of trace metals in natural waters: The influence of an adsorbed layer of natural organic matter (NOM) on voltammetric behaviour of copper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nicolau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">Petra Cmuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 618 (1), pp.35</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 606, pp.37-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00752705v1</w:t>
+                <w:t xml:space="preserve">hal-01096825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing of dissolved organic matter from the SEPETIBA Bay (Brazil) by PARAFAC analysis of total luminescence matrices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Lucas</w:t>
+                <w:t xml:space="preserve">Study of interactions of concentrated marine dissolved organic matter with copper and zinc by pseudopolarography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Omanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2007.09.004⟩</w:t>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 618, pp.35-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2008.04.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02185720v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of interactions of concentrated marine dissolved organic matter with copper and zinc by pseudopolarography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracing of dissolved organic matter from the SEPETIBA Bay (Brazil) by PARAFAC analysis of total luminescence matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Nicolau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+                <w:t xml:space="preserve">H.H.M. Paraquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 618, pp.35-42. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2008.04.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01096828v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing of dissolved organic matter from the SEPETIBA bay (Brazil) by PARAFAC analysis of total luminescence matrices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Study of interactions of concentrated marine dissolved organic matter with copper and zinc by pseudopolarography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nicolau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Omanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 618 (1), pp.35</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00501925v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of trace metals in natural waters: The influence of an adsorbed layer of natural organic matter (NOM) on voltammetric behaviour of copper</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lenoble</w:t>
+                <w:t xml:space="preserve">Tracing of dissolved organic matter from the SEPETIBA bay (Brazil) by PARAFAC analysis of total luminescence matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.H.M Paraquetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2007.11.011⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (2), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2007.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096825v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00501925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercury speciation changes in waters of the Sepetiba Bay, SE Brazil during tidal events and different seasons</w:t>
               </w:r>
@@ -13348,51 +13348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo D. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozane V. Marins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 18 (6), pp.1259--1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13426,77 +13426,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of distinguishing composite dissolved metal–ligand systems measurable by stripping voltammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivanka Pižeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vlado Cuculi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13550,1003 +13550,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01096804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dissolved organic carbon content on modelling natural organic matter acid–base properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Influence of dissolved organic carbon content on modelling natural organic matter acid-base properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 38, pp.3685 - 3692. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 38, pp.3685-3692</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096790v1</w:t>
+                <w:t xml:space="preserve">hal-00023184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelisation du comportement de la mon par un &amp;quot;CHIMIO-TYPE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Modelling of NOM's properties by a &amp;quot;chimio-type&amp;quot; (Modélisation du comportement de la MON par un chimio-type)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Küpker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 28, pp.24--29. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 28, pp.24-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01394620v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of UV-visible irradiation on natural organic matter from the Amazon basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Metal Logarithmic Scale Titration as a Tool for Complexing Ligand Distribution Determination : an Application by DPASV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.08.017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (5), pp.589-599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2004.9619349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01394619v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELISATION DU COMPORTEMENT DE LA MON PAR UN « CHIMIO-TYPE » MODELLING OF NOM'S PROPERTIES BY A &amp;quot;CHIMIO-TYPE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of UV-visible irradiation on natural organic matter from the Amazon basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Patel-Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Küpker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 321 (1-3), pp.231--239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096802v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of NOM's properties by a &amp;quot;chimio-type&amp;quot; (Modélisation du comportement de la MON par un chimio-type)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">MODELISATION DU COMPORTEMENT DE LA MON PAR UN « CHIMIO-TYPE » MODELLING OF NOM'S PROPERTIES BY A &amp;quot;CHIMIO-TYPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Küpker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Küpker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 28, pp.24-29</w:t>
+              <w:t xml:space="preserve">, 2004, 28, pp.24 - 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023185v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Logarithmic Scale Titration as a Tool for Complexing Ligand Distribution Determination : an Application by DPASV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Influence of dissolved organic carbon content on modelling natural organic matter acid–base properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2004.9619349⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 38, pp.3685 - 3692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2004.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096795v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the type of titration and of data treatment methods on metal complexing parameters determination of single and multi-ligand systems measured by stripping voltammetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Modelisation du comportement de la mon par un &amp;quot;CHIMIO-TYPE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marko Branica</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Küpker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aca.2003.10.066⟩</w:t>
+              <w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.24--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb:200601008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01096786v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of dissolved organic carbon content on modelling natural organic matter acid-base properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId364" w:history="1">
+                <w:t xml:space="preserve">Influence of the type of titration and of data treatment methods on metal complexing parameters determination of single and multi-ligand systems measured by stripping voltammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivanka Pižeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Branica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 505, pp.263 - 275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2003.10.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023184v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and metal concentrations, size distributions and fluxes in major rivers of the Amazon basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naziano Filizola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14644,51 +14644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation-emission fluorescence matrix to study pH influence on organic matter fluorescence in the Amazon basin rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Patel-Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14747,51 +14747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper and mercury complexing capacity of organic matter from a mangrove mud flat environment, Sepetiba Bay, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Lacerda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14915,51 +14915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozane Valentes Marins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. H M Paraquetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15010,51 +15010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of organic matter's properties of the Rio Negro basin by crossflow ultra-filtration and UV-spectrofluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15126,51 +15126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of organic matter's properties of the Rio Negro basin by cross-flow ultra-filtration and UV-spectrofluorescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15221,51 +15221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorescence 3D de la matiere organique dissoute du Fleuve Amazone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15376,51 +15376,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Transport by Organic Carbon in the Amazon Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Croatica Chemica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 71 (May 1996), pp.405--419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15471,51 +15471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guillien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1966, 27 (3-4), pp.210-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15606,77 +15606,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Canonical Polyadic Decomposition: Application of Fluorescence Tensors with Nonnegative Orthogonality and Sparse Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Wilfried Sanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optimization Algorithms - Classics and Recent Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15749,51 +15749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15839,77 +15839,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Ceara Costal Zone Organic Matter Inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozane Valente Marins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Drude Lacerda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Threats to Mangrove Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15947,90 +15947,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Enzymatic Method for the Enumeration of Fecal Enterococci in Seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Peirache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Patel-Sorrentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change: Mankind-Marine Environment Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273--275, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16064,51 +16064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter size dynamics in the amazon river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16266,51 +16266,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B2FE971"/>
+    <w:nsid w:val="E7ECBAB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16497,51 +16497,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounier-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9624-0230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139414932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318263v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jariel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118818" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525102v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;na Mouras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Factou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109785" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119261" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389614v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Abbad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Aouiz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chebahi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bounoughaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00778" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plihon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Marins" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Thayanne Luz-Santos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Valente Marins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144531" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Abaker" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-025-00753-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199218v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durrieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118518" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507296v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ait Si Said" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Riad" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Zahi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Sabour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouzidi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2025.2544950" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289287v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M Tadini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar I Goranov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora M B P Milori" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R Montes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenvironau.5c00045" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Larouci" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bellino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Baldantoni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202501619" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariany Sousa Cavalcante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33521-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Carreira Constantino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raimundo Bento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sarracini Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Soares da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Maria Tadini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12729-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Thayanne Luz Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816119v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser El-Nahhal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El-Nahhal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477486v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11622-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Clabel Huam&#225;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Saverio Senesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040553" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752314v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Goranov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tadini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislau Martin-Neto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernardi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oliveira" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01125" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649592v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104550" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171038v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13265-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130783v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pereira de Morais" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Nicolodelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene Corso Mitsuyuki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleydson St&#234;nio Gaioso da Silva" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F&#225;bio Mauad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AY02008G" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Eduardo Gontijo Guimaraes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirou Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120278" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Borgogno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Canuto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030337" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Santos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Moura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Constantino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Metzker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Boscolo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101688" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Marcondes Bastos Pereira Milori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030241" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouardi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laatikainen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1839772" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561935v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonda El Houssainy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi-Ghanem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111066" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555075v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08842-w" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210838v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Bisinoti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134067" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925518v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor dos Santos" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gomes Fregolente" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Pastor Ferreira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111173" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957088v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Drude Lacerda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopalan Ittekkot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.597744" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02886061v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaker Madi Guirema" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;raulaz Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507306v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor Do Santos" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Benedito Moreira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137815" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Abid" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mahmoud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussan Masmoudi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Triki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110492" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reboa" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Besio" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07783-8(2020)27:8938-8952" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897979v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marcinek" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtere Evangelista" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103848" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286704v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferretto" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134120" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176058v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Jacquemin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.117" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184958v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ren&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02405-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889129v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S Marangoni" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.10.009" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfrida Mihaela Carstea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117878" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884075v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Senesi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Ishida" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.068" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879413v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douglas Evans" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.109" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024253v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nouhi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagn&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2017.12.028" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879415v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.032" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879414v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G Abaker" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domeizel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R Mouloubou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rapetti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2018.1434023" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437536v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigue" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8255-z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879417v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolodelli" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.B.P. M B P Milori" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2017.01.017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569507v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Herzi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.04.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164205v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merzouki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1178-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394604v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Rainness Mouloubou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Guirema Abaker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.08.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126693v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2709" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286887v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.014" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3H6CLH8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286897v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.12.048" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184082v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silwan Daouk" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frege" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4086-6" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286876v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Dang" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loustau Cazalet" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-R. Pfeifer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.053" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TPQ7272-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394606v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Regina Montes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.125" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394605v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01893" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138437v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber H. Santos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan A. Romano" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Tadini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino R. Villas-Boas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20150076" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394607v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hayzoun" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouammou" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286923v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.10.002" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244087v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sakka Hlaili" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12181" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HXTVBS0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12156" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z42P4ZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394610v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loffredo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.009" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394608v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tessier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.02.005" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146242v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394614v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-013-9655-x" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T46M51HL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Oursel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.01.023" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394612v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.04.014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08T23HC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394613v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Zhao" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.06.084" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097073v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovi&#263;" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N &#272;onlagi&#263;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.002" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394611v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Marcondes Bastos Pereira Milori" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Ribeiro Villas-Boas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leonardo Venancio" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.03.008" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT4GFZM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097071v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia R. Montes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loustau Cazalet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ishida" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3705-2012" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394615v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kengni" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tematio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Filalirharrassi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jt Ngueke" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Tsafack" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v6i4.39" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096841v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9486-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394617v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thiry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.05.004" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0PH4W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096845v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.07.022" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096839v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.02.008" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807769v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bois" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.02.008" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096836v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Cukrov" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.04.006" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096834v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.12.002" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752705v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicolau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovic" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185720v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luciani" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M. Paraquetti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.09.004" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096828v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nicolau" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.038" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0Q5WH9W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501925v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M Paraquetti" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096825v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cmuk" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.011" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H M Paraquetti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz D. Lacerda" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo D. Almeida" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane V. Marins" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532007000600023" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096804v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Cuculi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bena&#239;m" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.02.043" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096790v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.05.019" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394620v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin K&#252;pker" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601008" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E4AAC1590414CBB66F048DB1F64BAC711BEADC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394619v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Patel-Sorrentino" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.08.017" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907Q1S14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096802v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023185v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096795v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2004.9619349" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096786v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Branica" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.10.066" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023184v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648130v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benaim" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1289" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C33TDP6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394623v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel-Sorrentino" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00469-9" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V721QMQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394624v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Lacerda" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Valentes Marins" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Bemaim" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001280154" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9B76A0CE656981091515B150B92112076D03DEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394625v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532001000100013" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394627v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00456-4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1318FA28C7398B92A3BCAF67EBCC7EB7186C0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457876v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394626v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quilici" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benamou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00347-9" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E6A098F3A481FA5510D221B6B486E02F2F82F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394628v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00206389v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillien" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bae" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01966002703-4021000" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEFF1BCE5DC8C1C14EB09E6C8E1F111D08AC9C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647468v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.110123" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912012v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemonnier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boher" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779147v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394616v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peirache" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bonnefont" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_49" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394622v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Bena&#239;im" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounier-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9624-0230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139414932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119261" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jariel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118818" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;na Mouras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Factou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109785" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M Tadini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar I Goranov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora M B P Milori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenvironau.5c00045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Larouci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Zahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bellino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Baldantoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202501619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118518" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Abaker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-025-00753-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Thayanne Luz-Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Valente Marins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144531" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Abbad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Aouiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chebahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bounoughaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00778" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plihon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Marins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109564" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ait Si Said" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Riad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Sabour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouzidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2025.2544950" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariany Sousa Cavalcante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33521-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Carreira Constantino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raimundo Bento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sarracini Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Soares da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Maria Tadini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12729-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Thayanne Luz Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser El-Nahhal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El-Nahhal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11622-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Clabel Huam&#225;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Saverio Senesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040553" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104550" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Goranov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tadini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislau Martin-Neto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01125" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289516v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pereira de Morais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Eduardo Gontijo Guimaraes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13265-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Nicolodelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene Corso Mitsuyuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleydson St&#234;nio Gaioso da Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F&#225;bio Mauad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AY02008G" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirou Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120278" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Borgogno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Canuto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030337" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Santos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Moura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Constantino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Metzker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Boscolo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101688" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Marcondes Bastos Pereira Milori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030241" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouardi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laatikainen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1839772" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor dos Santos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gomes Fregolente" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Pastor Ferreira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111173" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08842-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210838v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Bisinoti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127110" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonda El Houssainy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi-Ghanem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111066" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957088v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Drude Lacerda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopalan Ittekkot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.597744" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02886061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaker Madi Guirema" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;raulaz Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507306v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor Do Santos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Benedito Moreira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137815" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Abid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mahmoud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussan Masmoudi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Triki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110492" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122829v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reboa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Besio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07783-8(2020)27:8938-8952" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marcinek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtere Evangelista" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103848" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889129v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S Marangoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.10.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ren&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02405-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferretto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134120" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Jacquemin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.117" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfrida Mihaela Carstea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117878" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G Abaker" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domeizel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R Mouloubou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rapetti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2018.1434023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024253v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nouhi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagn&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2017.12.028" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879413v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douglas Evans" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.109" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884075v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Senesi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Ishida" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.068" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879415v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.032" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolodelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.B.P. M B P Milori" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2017.01.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8255-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569507v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Herzi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.04.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164205v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merzouki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1178-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394604v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Rainness Mouloubou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Guirema Abaker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.08.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138437v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber H. Santos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan A. Romano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Tadini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino R. Villas-Boas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20150076" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286887v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.014" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3H6CLH8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126693v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2709" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286897v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.12.048" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184082v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silwan Daouk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frege" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4086-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Dang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loustau Cazalet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-R. Pfeifer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.053" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TPQ7272-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394606v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Regina Montes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.125" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01893" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146242v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394610v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loffredo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.009" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394608v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tessier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.02.005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12156" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z42P4ZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286923v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.10.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sakka Hlaili" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12181" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HXTVBS0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394607v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hayzoun" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouammou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097073v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovi&#263;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N &#272;onlagi&#263;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Oursel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.01.023" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394612v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.04.014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08T23HC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394613v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Zhao" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.06.084" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394614v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-013-9655-x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T46M51HL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394611v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Marcondes Bastos Pereira Milori" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Ribeiro Villas-Boas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leonardo Venancio" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.03.008" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT4GFZM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097071v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia R. Montes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loustau Cazalet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ishida" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3705-2012" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394615v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kengni" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tematio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Filalirharrassi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jt Ngueke" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Tsafack" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v6i4.39" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394617v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thiry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.05.004" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0PH4W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096841v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9486-6" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096845v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.07.022" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096839v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.02.008" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096834v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.12.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807769v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.02.008" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096836v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Cukrov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.04.006" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096825v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cmuk" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.011" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096828v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nicolau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.038" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0Q5WH9W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185720v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luciani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M. Paraquetti" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.09.004" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752705v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicolau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovic" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501925v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M Paraquetti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H M Paraquetti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz D. Lacerda" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo D. Almeida" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane V. Marins" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532007000600023" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096804v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Cuculi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bena&#239;m" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.02.043" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023184v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023185v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin K&#252;pker" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096795v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2004.9619349" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394619v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Patel-Sorrentino" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.08.017" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907Q1S14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096802v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096790v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.05.019" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394620v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601008" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E4AAC1590414CBB66F048DB1F64BAC711BEADC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096786v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Branica" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.10.066" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648130v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benaim" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1289" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C33TDP6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394623v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel-Sorrentino" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00469-9" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V721QMQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394624v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Lacerda" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Valentes Marins" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Bemaim" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001280154" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9B76A0CE656981091515B150B92112076D03DEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394625v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532001000100013" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394627v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00456-4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1318FA28C7398B92A3BCAF67EBCC7EB7186C0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457876v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394626v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quilici" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benamou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00347-9" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E6A098F3A481FA5510D221B6B486E02F2F82F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394628v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00206389v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillien" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bae" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01966002703-4021000" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEFF1BCE5DC8C1C14EB09E6C8E1F111D08AC9C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647468v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.110123" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912012v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemonnier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boher" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779147v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394616v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peirache" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bonnefont" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_49" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394622v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Bena&#239;im" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>