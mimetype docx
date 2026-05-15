--- v1 (2026-04-05)
+++ v2 (2026-05-15)
@@ -1,16211 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...16159 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Mounier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mounier-stephane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9624-0230</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139414932</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=4RcApsYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum and Rare Earth Elements distribution in costal sediments from French western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brach-Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 222, pp.118818. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Platinum and Rare Earth Elements distribution in costal sediments from French western Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Jariel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brach-Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 222, pp.118818. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical and tidal variability of dissolved organic matter in mangrove soils: influence on dissolved trace metal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïna Mouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Mathian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Factou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 333, pp.109785. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting organic matter signatures reveal the vulnerability of carbon storage in semiarid mangroves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Plihon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozane Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kowalewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.105209. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2026.105209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the submarine disposal of a Bayer effluent (Gardanne alumina plant, southern France): V: Evolution of metal and metalloid concentrations in the seawater column of the discharge area (Mediterranean Sea) from 2016 to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Mille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Herlory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 225, pp.119261. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2026.119261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Eu, Tb, and Dy with Standard Organic Matter Using Fluorescence Quenching: pH Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Abbad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Aouiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassima Chebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Bounoughaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS ES&amp;T Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (12), pp.7340-7351. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsestwater.5c00778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal retention in two semi-arid mangroves under contrasting environmental pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Plihon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozane Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 326, pp.109564. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2025.109564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05331561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexing fluorescent dissolved organic matter (FDOM) along the Parnaíba River Delta, Northeast Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thays Thayanne Luz-Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozane Valente Marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 385, pp.144531. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composting Process Monitoring and Maturity Prediction by Spectroscopic Measurement and PLS Modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madi Abaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Théraulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (4), pp.108. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41742-025-00753-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The continent-to-ocean transfer of rare earth elements in a mediterranean setting: natural processes and anthropogenic emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 221, pp.118518. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.118518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoprotective bioactives from Olive mill wastewater: a sustainable approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahinez Ait Si Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacera Riad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Zahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smain Sabour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Bouzidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (27), pp.5485-5500. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2025.2544950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Characterization of Humic and Fulvic Acids of Waterlogged and Well-Drained Amazonian Podzols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar I Goranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora M B P Milori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia R Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Environmental Au</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsenvironau.5c00045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetraclinis articulata Essential Oil: From Chemotaxonomy to Nanoformulation and Antibacterial Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Larouci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Reda Zahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Bellino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Baldantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry and Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (12), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbdv.202501619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algal‐ and soil‐derived dissolved organic matter shapes bacteria‐phytoplankton interactions in a high‐altitude lake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France van Wambeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Freshwater Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (4), pp.509-526. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fwb.14225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal studies of aquatic humic substances from Amazon rivers: characterization and interaction with Cu (II), Fe (II), and Al (III) using EEM-PARAFAC and 2D FTIR correlation analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Carreira Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raimundo Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Sarracini Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Soares da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Maria Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 196 (7), pp.595. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-024-12729-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04614145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-conservative behavior of organic matter and its interaction with metals in an equatorial estuary, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariany Sousa Cavalcante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozane Valente Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-33521-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal partitioning in the parnaíba delta in dry season, equatorial coast of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thays Thayanne Luz Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozane Valente Marins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 345, pp.123500. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2024.123500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planktonic shift with dissolved organic matter properties: a functional perspective for sentinel lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Dory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Höhener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111 (1), pp.45-61. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2745.14013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the Impact of Anthropogenic Inputs on Fluorescent Dissolved Organic Matter in the Gapeau River Using 3D Fluorescence Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser El-Nahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El-Nahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science Research and Oceanography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (4), pp.139-154. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33140/JMSRO⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme hydrological regimes of a small urban river: impact on trace element partitioning, enrichment and fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien D’onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 195 (9), pp.1092. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-023-11622-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04477486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an Amazon Soil Profile by Laser-Induced Breakdown, Raman, and Fluorescence Spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José L Clabel Huamán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Maria Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Saverio Senesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora M B P Milori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (4), pp.553. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min13040553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater copper content controls biofilm bioaccumulation and microbial community on microplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Djaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Angel Tesan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Boukra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Guesnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Portas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 814, pp.152278. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.152278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of sample preparation techniques for the (-)ESI-FT-ICR-MS analysis of humic and fulvic acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandar Goranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ladislau Martin-Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.2c01125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03752314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Nonnegative and Sparse Canonical Polyadic Decomposition of Fluorescence Tensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2022.104550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cd transfers during marine sediment resuspension over short and long-term period: Associated risk for coastal water quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longo Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 180, pp.113771. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.113771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of impact of presence/absence of suspended particulate organic matter from river and sea and effluent wastewater on fluorescence signal in the coastal area of Gapeau River</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El-Nahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser El-Nahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-13265-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total phosphorus determination in Eutrophic Tropical River Sediments by Laser-Induced Breakdown Spectroscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Nicolodelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milene Corso Mitsuyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kleydson Stênio Gaioso da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Fábio Mauad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.77-83. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0AY02008G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing extracted organic matter quality from river sediments by elemental and molecular characterization: Application to the Tietê and Piracicaba Rivers (São</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Maria Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raimundo Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Eduardo Gontijo Guimaraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.105049. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Microplastics in North-Western Mediterranean Harbors: Seasonality and Biofilm-Related Metallic Contaminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Tesán Onrubia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Djaoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Borgogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Canuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Angeletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.337. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9030337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical mangrove forests as a source of dissolved rare earth elements and yttrium to the ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhirou Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.120278. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2021.120278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chelating properties of humic-like substances obtained from process water of hydrothermal carbonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinicius Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Metzker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauricio Boscolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101688. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of laser-induced breakdown spectroscopy parameters from the design of experiments for multi-element qualitative analysis in river sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pereira de Morais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Nicolodelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milene Corso Mitsuyuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Marcondes Bastos Pereira Milori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 177, pp.106066. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2021.106066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03130777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negligible microbial heterotrophic quantitative contribution onto trace metals remobilization during marine sediment resuspension - insights from a Mediterranean urbanized bay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2021.103981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of thermal treatment on bentonite retention ability towards nickel and silver retention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. El Ouardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Laatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (15), pp.2521-2531. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01496395.2020.1839772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03619689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Variability of DOM in Relation with Biogeochemical and Physical Parameters in December 2017 in Laucala Bay (Fiji Islands) after a Strong Rain Event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timoci Koliyavu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Martias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awnesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (3), pp.241. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jmse9030241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and diagenesis of trace metals in marine sediments of a coastal Mediterranean area: St-Georges Bay (Lebanon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amonda El Houssainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Abi-Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Mahfouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 155, pp.111066. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grassland-cropland rotation cycles in crop-livestock farming systems regulate priming effect potential in soils through modulation of microbial communities, composition of soil organic matter and abiotic soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Panettieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chemidlin Prévost-Bouré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thevenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 299, pp.106973. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2020.106973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03014052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Canals to the Coast: Dissolved Organic Matter and Trace Metal Composition in Rivers Draining Degraded Tropical Peatlands in Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison May Hoyt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Franklin Harvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (7), pp.1897-1909. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-1897-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact study of the wastewater treatment plant effluents on fluorescence of coastal zone water using fluorescence EEM-PARAFAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim El-Nahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser El-Nahhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08842-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humic extracts from hydrochar and Amazonian Anthrosol: Molecular features and metal binding properties using EEM-PARAFAC and 2D FTIR correlation analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Soares da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Carreira Constantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Raimundo Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Maria Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcia Cristina Bisinoti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 256, pp.127110. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the quenching of fluorescence from organic matter in Amazonian soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Maria Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Marcondes Bastos Pereira Milori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 698, pp.134067 -. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fulvic acids from Amazonian anthropogenic soils: Insight into the molecular composition and copper binding properties using fluorescence techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Vitor dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lais Gomes Fregolente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hajjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odair Pastor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phone: +55</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17, pp.3221 - 2352. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2020.111173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02925518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid on site assessment of a compost chemical stability parameter by UV and fluorescence spectroscopy coupled with mathematical treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abaker Madi Guirema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raynaud Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théraulaz Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.413-421. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2020.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Biogeochemical Responses of Tropical Ecosystems to Environmental Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Drude Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Venugopalan Ittekkot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.597744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02957088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humic-like acids from hydrochars: Study of the metal complexation properties compared with humic acids from anthropogenic soils using PARAFAC and time-resolved fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Vitor Do Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lais Gomes Fregolente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altair Benedito Moreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odair Pastor Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical and spectroscopic quality assessment of compost issued from date palm waste valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadii Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Ben Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoussan Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Triki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 264, pp.110492. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2020.110492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02559715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term monitoring emphasizes impacts of the dredging on dissolved Cu and Pb contamination along with ultraplankton distribution and structure in Toulon Bay (NW Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Coclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien d'Onofrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 156, pp.111196. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2020.111196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microplastics in seawater: sampling strategies, laboratory methodologies, and identification techniques applied to port environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cutroneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Reboa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Besio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Borgogno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Canesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (9), pp.8938-8952. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07783-8(2020)27:8938-8952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolved organic matter dynamics in the pristine Krka River estuary (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saša Marcinek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Santinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Marija Cindrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valtere Evangelista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margherita Gonnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 225, pp.103848. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2020.103848⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02897979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Have decades of abiotic studies in sediments been misinterpreted?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135949. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02409414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic processes of copper and lead remobilization during sediment resuspension of marine polluted sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Layglon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.134120. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of catchment area and nutrient deposition regime on phytoplankton functionality in alpine lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Franquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Misson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 674, pp.114-127. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the stoichiometry of metal/ligand complex by coupling spectroscopy and modelling: a comprehensive study on two fluorescent molecules specific to lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William René</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madjid Arab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katri Laatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluorescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.933-943. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10895-019-02405-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the roles of metals and humic fractions in the podzolization of soils from the Amazon region using two analytical spectroscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Nicolodelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno S Marangoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 144, pp.454-460. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2018.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of non-fluorescent chromophores in inner filter effect correction and PARAFAC decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elfrida Mihaela Carstea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina L. Popa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.117878. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2019.117878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02398690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter in podzol horizons of the Amazon region: Humification, recalcitrance, and dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Nicolodelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Senesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Ishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 613-614, pp.160-167. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative model of Carbon and Nitrogen isotope composition to highlight sources of nutrient discharge in coastal area (Toulon Bay, NW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Douglas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amonda El Houssainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 194, pp.543 - 552. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved laser fluorescence spectroscopy of organic ligands by europium: Fluorescence quenching and lifetime properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Nouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Hajjoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gagné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193, pp.219-225. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2017.12.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02024253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium isotope geochemistry in modern coastal sediments: Insights from Toulon Bay, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Douglas Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amonda El Houssainy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 481, pp.133 - 145. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.01.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Title : UV­_Visible and Fluorescence Green Waste Composts Monitoring: Material Dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. G Abaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Domeizel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. R Mouloubou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rapetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compost Science &amp; Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 12. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065657X.2018.1434023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal variability of fluorescent dissolved organic matter in the Rhône River delta and the Fos-Marseille marine area (NW Mediterranean Sea, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.4973-4989. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8255-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct solid surface fluorescence spectroscopy of standard chemicals and humic acid in ternary system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nicolodelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M.B.P. M B P Milori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 177, pp.79 - 85. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2017.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications of the soluble proteome of a mediterranean strain of the invasive neurotoxic dinoflagellate Alexandrium catenella under metal stress conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Herzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Balliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Laabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188, pp.80-91. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01569507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ and laboratory non-additive litter mixture effect on C dynamics of Sphagnum rubellum and Molinia caerulea litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Merzouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.13-27. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-015-1178-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01164205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adapted sequential chemical fractionation coupled with UV and fluorescence spectroscopy for calcareous soil organic matter study after compost amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olsen Rainness Mouloubou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Prudent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Boudenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madi Guirema Abaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microchemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124, pp.139--148. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microc.2015.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A regularized nonnegative canonical polyadic decomposition algorithm with preprocessing for 3D fluorescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philip Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Thirion-Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Comon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (4), pp.253-265. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cem.2709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic carbon, and major and trace element dynamic and fate in a large river subjected to poorly-regulated urban and industrial pressures (Sebou River, Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hayzoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 502, pp.296-308. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.09.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variations of coastal sedimentary trace metals cycling: Insight on the effect of manganese and iron (oxy)hydroxides, sulphide and organic matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 92 (1-2), pp.113-124. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.12.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence spectroscopy to study dissolved organic matter interactions with agrochemicals applied in Swiss vineyards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silwan Daouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Frege</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (12), pp.9284-9292. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4086-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and modelling of dissolved organic matter reactivity toward As III and As V – Implication in environmental arsenic speciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.H. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Loustau Cazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-R. Pfeifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 134, pp.530-537. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2014.11.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing the Impact of Coastal Contaminated Sediments on Mussels Through Pb Stable Isotopes Composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Schäfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Brach-Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (19), pp.11438--11448. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b01893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of humin in soil characterisation: A study on Amazonian soils using different fluorescence techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Maria Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Nicolodelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Regina Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débora Marcondes Bastos Pereira Milori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 537, pp.152--158. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.07.125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of Humic Substances from Some Regions of the Amazon Assessed Coupling 3D Fluorescence Spectroscopy and CP/PARAFAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleber H. Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Nicolodelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan A. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda M. Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulino R. Villas-Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (6), pp.1136-1142. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5935/0103-5053.20150076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical Characterization of industrial effluents from Fez city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Hayzoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Ouammou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morocan Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.502--506</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary dynamics of coastal organic matter: An assessment of the porewater size/reactivity model by spectroscopic techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 151, pp.100-111. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2014.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-dimensional (3-D) fluorescence spectroscopy analysis of the fluorescent dissolved organic matter released by the marine toxic dinoflagellate A lexandrium catenella exposed to metal stress by zinc or lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Herzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Sakka Hlaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (4), pp.665-674. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jpy.12181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of selenate sorption in soil as influenced by biotic and abiotic conditions: A stirred flow-through reactor study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin-Garin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 138, pp.38--49. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2014.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key parameters controlling arsenic dynamics in coastal sediments: An analytical and modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Huy Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 161, pp.34--46. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2014.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of extraction procedures for water-extractable organic matter in soils.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lévêque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 65 (4), pp.520-530. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ejss.12156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of rapid urbanisation and industrialisation on river sediment metal contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hayzoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Bancon-Montigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (5), pp.2851 - 2865. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-013-3585-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and quantification of known polycyclic aromatic hydrocarbons and pesticides in complex mixtures using fluorescence excitation–emission matrices and parallel factor analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferretto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Guigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 107, pp.344-353</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of exudates released by the marine diatom Skeletonema costatum exposed to copper stress: A 3D-fluorescence spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Herzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Sakka Hlaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMetals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (5), pp.773--781. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10534-013-9655-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics and fates of trace metals chronically input in a Mediterranean coastal zone impacted by a large urban area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Oursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Durrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 69, pp.137-149. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to correct inner filter effects altering 3D fluorescence spectra by using a mirrored cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 126, pp.91--99. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2013.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and cadmium effects on growth and extracellular exudation of the marine toxic dinoflagellate Alexandrium catenella: 3D-fluorescence spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Herzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassine Hadj Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (6), pp.1230--1239. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.06.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and chemical speciation of arsenic and heavy metals in highly contaminated waters used for health care purposes (Srebrenica, Bosnia and Herzegovina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Omanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Đonlagić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 443, pp.420-428. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of citrus varieties using laser-induced fluorescence spectroscopy (LIFS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debora Marcondes Bastos Pereira Milori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulino Ribeiro Villas-Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Leonardo Venancio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95, pp.11--18. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2013.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeochemistry of an Amazonian podzol-ferralsol soil system with white kaolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia R. Montes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Loustau Cazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ishida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.3705 - 3720. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-9-3705-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution des eaux superficielles et des nappes en milieu urbain : cas de la zone industrielle de Douala-Bassa (Cameroun)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Kengni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Tematio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Filalirharrassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jt Ngueke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ei Tsafack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (4), pp.1838--1853. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4314/ijbcs.v6i4.39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper complexing properties of dissolved organic matter: PARAFAC treatment of fluorescence quenching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiyu Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.107-116. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10533-010-9486-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of selenate on soils and pure phases: Kinetic parameters and stabilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Loffredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Thiry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Coppin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 102 (9), pp.843--851. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvrad.2011.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the spatial and historical distribution of sediment inorganic contamination in the Toulon bay (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Ulrich Mullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62, pp.2075-2086. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significance of data treatment and experimental setup on the determination of copper complexing parameters by anodic stripping voltammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 664, pp.136 - 143. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2010.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple correction method of inner filter effects affecting FEEM and its application to the PARAFAC decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 96 (2), pp.227-238. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2009.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetic and equilibrium studies of copper-dissolved organic matter complexation in water column of the stratified Krka River estuary (Croatia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neven Cukrov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 114, pp.110-119. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2009.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and modelling of marine dissolved organic matter interactions with major and trace cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.100-107. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2008.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interactions of concentrated marine dissolved organic matter with copper and zinc by pseudopolarography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 618 (1), pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing of dissolved organic matter from the SEPETIBA Bay (Brazil) by PARAFAC analysis of total luminescence matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H.M. Paraquetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.148-157. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of interactions of concentrated marine dissolved organic matter with copper and zinc by pseudopolarography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy Nicolau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 618, pp.35-42. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2008.04.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing of dissolved organic matter from the SEPETIBA bay (Brazil) by PARAFAC analysis of total luminescence matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.H.M Paraquetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.148. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of trace metals in natural waters: The influence of an adsorbed layer of natural organic matter (NOM) on voltammetric behaviour of copper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Cmuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Omanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 606, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2007.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury speciation changes in waters of the Sepetiba Bay, SE Brazil during tidal events and different seasons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H M Paraquetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz D. Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo D. Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozane V. Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18 (6), pp.1259--1269. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-50532007000600023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of distinguishing composite dissolved metal–ligand systems measurable by stripping voltammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanka Pižeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vlado Cuculi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 538, pp.263 - 271. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2005.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissolved organic carbon content on modelling natural organic matter acid–base properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38, pp.3685 - 3692. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2004.05.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation du comportement de la mon par un &amp;quot;CHIMIO-TYPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Küpker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28, pp.24--29. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:200601008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISATION DU COMPORTEMENT DE LA MON PAR UN « CHIMIO-TYPE » MODELLING OF NOM'S PROPERTIES BY A &amp;quot;CHIMIO-TYPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Küpker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28, pp.24 - 29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of UV-visible irradiation on natural organic matter from the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Patel-Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 321 (1-3), pp.231--239. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of NOM's properties by a &amp;quot;chimio-type&amp;quot; (Modélisation du comportement de la MON par un chimio-type)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Küpker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Recherche Océanographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28, pp.24-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Logarithmic Scale Titration as a Tool for Complexing Ligand Distribution Determination : an Application by DPASV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (5), pp.589-599. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2004.9619349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the type of titration and of data treatment methods on metal complexing parameters determination of single and multi-ligand systems measured by stripping voltammetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanka Pižeta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marko Branica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytica Chimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 505, pp.263 - 275. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aca.2003.10.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of dissolved organic carbon content on modelling natural organic matter acid-base properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38, pp.3685-3692</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and metal concentrations, size distributions and fluxes in major rivers of the Amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naziano Filizola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Benaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Seyler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 17 (7), pp.1363 - 1377. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.1289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation-emission fluorescence matrix to study pH influence on organic matter fluorescence in the Amazon basin rivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Patel-Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 36 (10), pp.2571--2581. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(01)00469-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper and mercury complexing capacity of organic matter from a mangrove mud flat environment, Sepetiba Bay, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. D. Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozane Valentes Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Bemaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 67 (4), pp.519--525. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s001280154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mercury Distribution and Reactivity in Waters of a Subtropical Coastal Lagoon, Sepetiba Bay, SE Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz D. Lacerda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozane Valentes Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. H M Paraquetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 12 (1), pp.93--98. </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0103-50532001000100013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of organic matter's properties of the Rio Negro basin by crossflow ultra-filtration and UV-spectrofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (10), pp.2363--2373. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00456-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of organic matter's properties of the Rio Negro basin by cross-flow ultra-filtration and UV-spectrofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (10), pp.2363 - 2373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorescence 3D de la matiere organique dissoute du Fleuve Amazone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Patel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Quilici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Benamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (6), pp.1523--1533. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00347-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal Transport by Organic Carbon in the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croatica Chemica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 71 (May 1996), pp.405--419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la permittivité du sel de seignette en présence d'un champ électrique en forme de créneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1966, 27 (3-4), pp.210-212. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jphys:01966002703-4021000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00206389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Canonical Polyadic Decomposition: Application of Fluorescence Tensors with Nonnegative Orthogonality and Sparse Constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isaac Wilfried Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Luciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Redon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Algorithms - Classics and Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2024, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.110123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04647468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tremor (volet 1) : transfert des éléments traces métalliques par la matière organique dissoute colorée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dupouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Juillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lemonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Cayrol (ed.); C. Tatin (collab.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil de l'eau, Nouméa 2019, workshop des 17 et 18 septembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nouvelle Calédonie, pp.19-20, 2020, CRESICA, 979-10-910321-4-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912012v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of the Ceara Costal Zone Organic Matter Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozane Valente Marins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Drude Lacerda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Threats to Mangrove Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid Enzymatic Method for the Enumeration of Fecal Enterococci in Seawater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Peirache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Patel-Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change: Mankind-Marine Environment Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.273--275, 2011, </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-90-481-8630-3_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter size dynamics in the amazon river</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Benaïim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Boulègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael E. mcclain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ecohydrology of South American Rivers and Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (6), Intl Assn of Hydrological, pp.25--35, 2002, 978-1901502022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId549"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -16266,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7ECBAB7"/>
+    <w:nsid w:val="306FF9C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16497,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounier-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9624-0230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139414932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459812v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119261" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371498v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jariel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118818" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525102v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;na Mouras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Factou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109785" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M Tadini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar I Goranov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora M B P Milori" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R Montes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenvironau.5c00045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507280v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Larouci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Zahi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bellino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Baldantoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202501619" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199218v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118518" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Abaker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-025-00753-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Thayanne Luz-Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Valente Marins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144531" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389614v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Abbad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Aouiz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chebahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bounoughaz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00778" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331561v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plihon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Marins" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109564" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ait Si Said" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Riad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Sabour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouzidi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2025.2544950" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569361v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariany Sousa Cavalcante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33521-5" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614145v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Carreira Constantino" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raimundo Bento" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sarracini Santos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Soares da Silva" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Maria Tadini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12729-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Thayanne Luz Santos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123500" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser El-Nahhal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El-Nahhal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477486v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11622-x" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816119v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14013" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078193v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Clabel Huam&#225;n" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Saverio Senesi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040553" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649592v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104550" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Goranov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tadini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislau Martin-Neto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oliveira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01125" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289516v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pereira de Morais" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Eduardo Gontijo Guimaraes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105049" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13265-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Nicolodelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene Corso Mitsuyuki" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleydson St&#234;nio Gaioso da Silva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F&#225;bio Mauad" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AY02008G" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207854v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirou Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120278" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Borgogno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Canuto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030337" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784624v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Santos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Moura" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Constantino" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Metzker" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Boscolo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101688" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130777v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Marcondes Bastos Pereira Milori" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106066" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030241" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619689v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouardi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laatikainen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1839772" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925518v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor dos Santos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gomes Fregolente" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Pastor Ferreira" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111173" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555075v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08842-w" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210838v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Bisinoti" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127110" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488551v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134067" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561935v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonda El Houssainy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi-Ghanem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111066" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957088v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Drude Lacerda" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopalan Ittekkot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.597744" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02886061v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaker Madi Guirema" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Michel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;raulaz Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507306v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor Do Santos" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Benedito Moreira" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137815" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559715v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Abid" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mahmoud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussan Masmoudi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Triki" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110492" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122829v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reboa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Besio" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07783-8(2020)27:8938-8952" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897979v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marcinek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtere Evangelista" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103848" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889129v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S Marangoni" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.10.009" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ren&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02405-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferretto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134120" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176058v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Jacquemin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.117" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398690v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfrida Mihaela Carstea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117878" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879414v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G Abaker" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domeizel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R Mouloubou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rapetti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2018.1434023" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024253v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nouhi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagn&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2017.12.028" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879413v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douglas Evans" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.109" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884075v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Senesi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Ishida" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.068" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879415v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.032" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879417v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolodelli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.B.P. M B P Milori" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2017.01.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8255-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569507v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Herzi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.04.011" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164205v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merzouki" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1178-3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394604v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Rainness Mouloubou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Guirema Abaker" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.08.007" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138437v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber H. Santos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan A. Romano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Tadini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino R. Villas-Boas" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20150076" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286887v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.014" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3H6CLH8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126693v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2709" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286897v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.12.048" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184082v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silwan Daouk" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frege" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4086-6" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286876v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Dang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loustau Cazalet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-R. Pfeifer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.053" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TPQ7272-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394606v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Regina Montes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.125" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394605v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01893" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146242v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394610v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loffredo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.009" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394608v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tessier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.02.005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12156" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z42P4ZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286923v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.10.002" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244087v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sakka Hlaili" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12181" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HXTVBS0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394607v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hayzoun" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouammou" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097073v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovi&#263;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N &#272;onlagi&#263;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097079v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Oursel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovic" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.01.023" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394612v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.04.014" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08T23HC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394613v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Zhao" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.06.084" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394614v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-013-9655-x" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T46M51HL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394611v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Marcondes Bastos Pereira Milori" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Ribeiro Villas-Boas" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leonardo Venancio" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.03.008" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT4GFZM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097071v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia R. Montes" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loustau Cazalet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ishida" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3705-2012" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394615v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kengni" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tematio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Filalirharrassi" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jt Ngueke" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Tsafack" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v6i4.39" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394617v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thiry" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.05.004" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0PH4W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096841v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9486-6" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096845v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.07.022" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096839v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.02.008" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096834v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.12.002" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807769v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bois" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.02.008" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096836v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Cukrov" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.04.006" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096825v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cmuk" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.011" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096828v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nicolau" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.038" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0Q5WH9W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185720v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luciani" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M. Paraquetti" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.09.004" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752705v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicolau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovic" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501925v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M Paraquetti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H M Paraquetti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz D. Lacerda" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo D. Almeida" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane V. Marins" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532007000600023" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096804v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Cuculi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bena&#239;m" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.02.043" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023184v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023185v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin K&#252;pker" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096795v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2004.9619349" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394619v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Patel-Sorrentino" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.08.017" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907Q1S14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096802v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096790v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.05.019" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394620v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601008" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E4AAC1590414CBB66F048DB1F64BAC711BEADC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096786v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Branica" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.10.066" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648130v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benaim" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1289" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C33TDP6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394623v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel-Sorrentino" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00469-9" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V721QMQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394624v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Lacerda" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Valentes Marins" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Bemaim" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001280154" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9B76A0CE656981091515B150B92112076D03DEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394625v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532001000100013" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394627v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00456-4" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1318FA28C7398B92A3BCAF67EBCC7EB7186C0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457876v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394626v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quilici" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benamou" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00347-9" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E6A098F3A481FA5510D221B6B486E02F2F82F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394628v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00206389v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillien" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bae" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01966002703-4021000" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEFF1BCE5DC8C1C14EB09E6C8E1F111D08AC9C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647468v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.110123" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912012v2" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemonnier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boher" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779147v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394616v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peirache" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bonnefont" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_49" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394622v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Bena&#239;im" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounier-stephane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9624-0230" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139414932" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=4RcApsYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318263v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Jariel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jacquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118818" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525102v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;na Mouras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Factou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05590749v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Plihon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Marins" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kowalewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2026.105209" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459812v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Mille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herlory" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2026.119261" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Abbad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Redon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Aouiz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chebahi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Bounoughaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsestwater.5c00778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2025.109564" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124628v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Thayanne Luz-Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Valente Marins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031297v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Abaker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Th&#233;raulaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Raynaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Prudent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41742-025-00753-3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199218v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Huy Dang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durrieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovi&#263;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Garnier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.118518" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507296v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Ait Si Said" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacera Riad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Reda Zahi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smain Sabour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bouzidi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2025.2544950" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M Tadini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar I Goranov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora M B P Milori" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia R Montes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenvironau.5c00045" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Larouci" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bellino" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Baldantoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202501619" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Dory" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cavalli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Franquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France van Wambeke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Misson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14225" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Carreira Constantino" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Raimundo Bento" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Sarracini Santos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Soares da Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Maria Tadini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-12729-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569361v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariany Sousa Cavalcante" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33521-5" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04464499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thays Thayanne Luz Santos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.123500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick H&#246;hener" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser El-Nahhal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim El-Nahhal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33140/JMSRO" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Layglon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#8217;onofrio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Oursel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-023-11622-x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078193v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Clabel Huam&#225;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Saverio Senesi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13040553" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521509v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Djaoudi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tesan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Guesnay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Portas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152278" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752314v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandar Goranov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Tadini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislau Martin-Neto" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bernardi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Oliveira" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.2c01125" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649592v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Sanou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Luciani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2022.104550" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678347v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lenoble" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longo Louis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien d'Onofrio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113771" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171038v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13265-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130783v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pereira de Morais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Nicolodelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milene Corso Mitsuyuki" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleydson St&#234;nio Gaioso da Silva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico F&#225;bio Mauad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0AY02008G" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289516v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Eduardo Gontijo Guimaraes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175148v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Tes&#225;n Onrubia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Borgogno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Canuto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030337" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207854v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhirou Zhang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120278" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Santos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Moura" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Constantino" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Metzker" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Boscolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101688" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130777v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Marcondes Bastos Pereira Milori" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2021.106066" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229764v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Lenoble" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2021.103981" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619689v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El Ouardi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Branger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Laatikainen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mounier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01496395.2020.1839772" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163395v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoci Koliyavu" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Martias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awnesh Singh" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9030241" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02561935v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amonda El Houssainy" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Abi-Ghanem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mahfouz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111066" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03014052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panettieri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guigue" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chemidlin Pr&#233;vost-Bour&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thevenot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.106973" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536749v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison May Hoyt" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Franklin Harvey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1897-2020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555075v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08842-w" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210838v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Cristina Bisinoti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127110" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488551v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134067" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925518v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor dos Santos" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lais Gomes Fregolente" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Hajjoul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odair Pastor Ferreira" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2020.111173" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02886061v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abaker Madi Guirema" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynaud Michel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;raulaz Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2020.06.024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957088v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Drude Lacerda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venugopalan Ittekkot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.597744" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507306v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Vitor Do Santos" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Altair Benedito Moreira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137815" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559715v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Abid" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Mahmoud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoussan Masmoudi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Triki" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2020.110492" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571468v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Layglon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durieu" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Coclet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2020.111196" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122829v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cutroneo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Reboa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Besio" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07783-8(2020)27:8938-8952" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;a Marcinek" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Santinelli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Marija Cindri&#263;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valtere Evangelista" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Gonnelli" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2020.103848" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409414v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135949" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286704v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferretto" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ulrich Mullot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134120" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176058v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Jacquemin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bertrand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.117" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184958v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ren&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Arab" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katri Laatikainen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Branger" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10895-019-02405-0" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889129v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno S Marangoni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Montes" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2018.10.009" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398690v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfrida Mihaela Carstea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina L. Popa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2019.117878" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884075v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Senesi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Ishida" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.068" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879413v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Douglas Evans" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.109" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024253v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Nouhi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gagn&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2017.12.028" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879415v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.01.032" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879414v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G Abaker" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Domeizel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R Mouloubou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rapetti" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065657X.2018.1434023" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437536v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guigue" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raimbault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8255-z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879417v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nicolodelli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M.B.P. M B P Milori" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2017.01.017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569507v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Jean" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Dumont" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Herzi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Laabir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.04.011" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01164205v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Merzouki" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1178-3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394604v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olsen Rainness Mouloubou" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Boudenne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madi Guirema Abaker" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2015.08.007" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126693v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Royer" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thirion-Moreau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.2709" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286887v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hayzoun" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poupon" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H3H6CLH8-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286897v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.12.048" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184082v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silwan Daouk" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Frege" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4086-6" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286876v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Dang" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loustau Cazalet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-R. Pfeifer" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2014.11.053" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TPQ7272-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394605v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Sch&#228;fer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b01893" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394606v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Regina Montes" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.07.125" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138437v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber H. Santos" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan A. Romano" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda M. Tadini" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino R. Villas-Boas" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5935/0103-5053.20150076" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394607v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Hayzoun" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Ouammou" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286923v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2014.10.002" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244087v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Sakka Hlaili" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpy.12181" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HXTVBS0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394610v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Loffredo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin-Garin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coppin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.07.009" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394608v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tessier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2014.02.005" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026196v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Laffont" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.12156" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z42P4ZF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903358v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bancon-Montigny" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3585-5" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146242v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394614v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassine Hadj Mabrouk" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-013-9655-x" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T46M51HL-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097079v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Oursel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovic" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.01.023" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394612v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.04.014" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-08T23HC0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394613v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiyu Zhao" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.06.084" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097073v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Omanovi&#263;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N &#272;onlagi&#263;" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.10.002" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394611v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Marcondes Bastos Pereira Milori" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Ribeiro Villas-Boas" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Leonardo Venancio" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2013.03.008" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QT4GFZM4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01097071v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lucas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia R. Montes" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Loustau Cazalet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ishida" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-9-3705-2012" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394615v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kengni" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tematio" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Filalirharrassi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jt Ngueke" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ei Tsafack" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v6i4.39" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096841v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9486-6" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394617v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Thiry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2011.05.004" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RG0PH4W4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096845v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Arnaud" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.07.022" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096839v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Omanovic" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Louis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2010.02.008" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807769v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.02.008" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096836v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neven Cukrov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.04.006" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096834v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2008.12.002" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00752705v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nicolau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Omanovic" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185720v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Luciani" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M. Paraquetti" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2007.09.004" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096828v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Nicolau" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2008.04.038" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0Q5WH9W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501925v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H.M Paraquetti" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096825v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Cmuk" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.11.011" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394618v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. H M Paraquetti" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz D. Lacerda" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo D. Almeida" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane V. Marins" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532007000600023" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096804v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanka Pi&#382;eta" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlado Cuculi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bena&#239;m" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2005.02.043" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096790v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2004.05.019" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394620v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin K&#252;pker" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:200601008" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E4AAC1590414CBB66F048DB1F64BAC711BEADC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096802v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394619v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Patel-Sorrentino" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.08.017" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-907Q1S14-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023185v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096795v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2004.9619349" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01096786v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Branica" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2003.10.066" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023184v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648130v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benedetti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naziano Filizola" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Benaim" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Seyler" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.1289" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9C33TDP6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394623v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel-Sorrentino" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(01)00469-9" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V721QMQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394624v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Lacerda" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Valentes Marins" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Bemaim" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001280154" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E9B76A0CE656981091515B150B92112076D03DEE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394625v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532001000100013" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394627v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00456-4" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1318FA28C7398B92A3BCAF67EBCC7EB7186C0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457876v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394626v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patel" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quilici" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benamou" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00347-9" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A3E6A098F3A481FA5510D221B6B486E02F2F82F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394628v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00206389v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillien" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bae" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:01966002703-4021000" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FAEFF1BCE5DC8C1C14EB09E6C8E1F111D08AC9C3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647468v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Wilfried Sanou" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.110123" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912012v2" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dupouy" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lemonnier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boher" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779147v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394616v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Peirache" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Martin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Bonnefont" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-8630-3_49" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394622v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Bena&#239;im" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Boul&#232;gue" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>