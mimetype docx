--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -709,230 +709,230 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t>
+              <w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366342v1</w:t>
+                <w:t xml:space="preserve">hal-05363026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363026v1</w:t>
+                <w:t xml:space="preserve">hal-05366342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the biophysical sensitivity of agrosystems in the central Sahel using machine learning models</w:t>
               </w:r>
@@ -1822,51 +1822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D4ABE8D3"/>
+    <w:nsid w:val="8567361D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1970,51 +1970,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D589E8E0"/>
+    <w:nsid w:val="D1B781D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2204,51 +2204,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounir-oukhattar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3214-9366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanade Houmma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Amadou Abdourhamane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounir-oukhattar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3214-9366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanade Houmma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Amadou Abdourhamane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>