--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -675,629 +675,737 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04580539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Keller</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363026v1</w:t>
+                <w:t xml:space="preserve">hal-05366342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence (TOODS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2025 La Science de l’Information Géographique dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 7300 CNRS ESPACE; GDR MAGIS; Avignon Université, May 2025, Avignon, France. pp.419-423</w:t>
+              <w:t xml:space="preserve">Journée de restitution des projets lauréats ECCOREV et ITEM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FR 3098 ECCOREV; ITEM; CNRS; Aix-Marseille Université, Nov 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05366342v1</w:t>
+                <w:t xml:space="preserve">hal-05363026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the biophysical sensitivity of agrosystems in the central Sahel using machine learning models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ismaguil Hanade Houmma</w:t>
+                <w:t xml:space="preserve">Modélisation spatiale du stock de carbone organique du sol dans la Métropole Aix-Marseille-Provence à l’aide de modèles d’intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Euro-Mediterranean Conference for Environmental Integration (EMCEI-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rende, Italy</w:t>
+              <w:t xml:space="preserve">GEODATA DAYS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIGEO, Sep 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254252v1</w:t>
+                <w:t xml:space="preserve">hal-05590516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and multi-temporal modelling of urban change structures in the Subarctic East Siberian metropolis of Yakutsk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping the biophysical sensitivity of agrosystems in the central Sahel using machine learning models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaguil Hanade Houmma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna El Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Walid Ouerghemmi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Touré Amadou Abdourhamane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIX Conference of the International Seminar on Urban Form: Urban Redevelopment and Revitalisation A Multidisciplinary Perspective</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Lodz; Cracow University of Technology,; Lodz University of Technology, Sep 2022, Łódź, Poland</w:t>
+              <w:t xml:space="preserve">5th Euro-Mediterranean Conference for Environmental Integration (EMCEI-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rende, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03787176v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04254252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multiscale and multi-temporal modelling of urban change structures in the Subarctic East Siberian metropolis of Yakutsk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Oukhattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jūratė Kamičaitytė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moisei Zakharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Ouerghemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIX Conference of the International Seminar on Urban Form: Urban Redevelopment and Revitalisation A Multidisciplinary Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Lodz; Cracow University of Technology,; Lodz University of Technology, Sep 2022, Łódź, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial modelling of the Arctic metapolis: Yakutsk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jūratė Kamičaitytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Ouerghemmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIS for Digital Development 2021: Application of GIS and Remote Sensing in Science and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, North Eastern Federal University, Dec 2021, Yakutsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1307,51 +1415,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Random Forest and Deep Neural Network Algorithms with Environmental Covariates for the Spatial SOC Stock Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1393,51 +1501,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05088381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1447,180 +1555,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale and Multi-Temporal Simulation of Change of Urban Structures in the Subarctic East Siberian Metropolis of Yakutsk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jūratė Kamičaitytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisei Zakharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Ouerghemmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Małgorzata Hanzl; Anna Agata Kantarek; Artur Zaguła; Łukasz Musiaka; Tomasz Figlus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Morphology versus Urban Redevelopment and Revitalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.455-476, 2025, The Urban Book Series, 978-3-031-77751-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-77752-3_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1630,51 +1738,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre Teneur en carbone Organique et Occupation du Sol : application aux sols de la Métropole Aix-Marseille Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1696,65 +1804,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Oukhattar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ECCOREV FR 3098; CNRS UMR 7300 ESPACE; UM 34 CEREGE. 2024, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1822,51 +1930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8567361D"/>
+    <w:nsid w:val="DFC41978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1970,51 +2078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D1B781D6"/>
+    <w:nsid w:val="F13F74DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2204,51 +2312,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounir-oukhattar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3214-9366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254252v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanade Houmma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Amadou Abdourhamane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015617v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mounir-oukhattar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3214-9366" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422430v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Oukhattar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gadal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanad&#233; Houmma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P A Saby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41748-025-00913-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-13972-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-024-02872-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363026v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590516v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254252v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaguil Hanade Houmma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna El Mansouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tour&#233; Amadou Abdourhamane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#363;rat&#279; Kami&#269;aityt&#279;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moisei Zakharov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Ouerghemmi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ouerghemmi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088381v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77752-3_23" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04452926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>