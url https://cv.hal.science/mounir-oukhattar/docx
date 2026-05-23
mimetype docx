--- v2 (2026-04-25)
+++ v3 (2026-05-23)
@@ -1930,51 +1930,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFC41978"/>
+    <w:nsid w:val="41E4D878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2078,51 +2078,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F13F74DB"/>
+    <w:nsid w:val="AB1BE0E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>