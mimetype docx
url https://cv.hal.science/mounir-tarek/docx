--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -378,1234 +378,1234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects of charge destabilization and amino acid substitutions in amyloid fragments of CsgA</w:t>
+                <w:t xml:space="preserve">A Deep Learning Approach to Uncover Voltage-Gated Ion Channels’ Intermediate States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Szulc</w:t>
+                <w:t xml:space="preserve">Julia Kacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlena Gąsior-Głogowska</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olga Sokolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2024.124094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (36), pp.8724-8736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c03182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541972v1</w:t>
+                <w:t xml:space="preserve">hal-04805900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular excitability and ns-pulsed electric fields: Potential involvement of lipid oxidation in the action potential activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipids associated with autophagy: mechanisms and therapeutic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Jarocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kacper Turek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolanta Saczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Rems</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mounir Tarek</w:t>
+                <w:t xml:space="preserve">Julita Kulbacka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108588⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-024-02224-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805888v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids associated with autophagy: mechanisms and therapeutic targets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pulsed electric field induces exocytosis and overexpression of MAGE antigens in melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Jarocki</w:t>
+                <w:t xml:space="preserve">Dagmara Baczyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kacper Turek</w:t>
+                <w:t xml:space="preserve">Marcin Ziętek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jolanta Saczko</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Katarzyna Haczkiewicz-Leśniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-024-02224-8⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63181-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412242v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed electric field induces exocytosis and overexpression of MAGE antigens in melanoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural effects of charge destabilization and amino acid substitutions in amyloid fragments of CsgA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Szulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
+                <w:t xml:space="preserve">Marlena Gąsior-Głogowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Sauer</w:t>
+                <w:t xml:space="preserve">Paweł Żyłka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmara Baczyńska</w:t>
+                <w:t xml:space="preserve">Monika Szefczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Ziętek</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Katarzyna Haczkiewicz-Leśniak</w:t>
+                <w:t xml:space="preserve">Jakub Wojciechowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63181-x⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.124094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2024.124094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805903v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning Approach to Uncover Voltage-Gated Ion Channels’ Intermediate States</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular excitability and ns-pulsed electric fields: Potential involvement of lipid oxidation in the action potential activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Rems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kacher</w:t>
+                <w:t xml:space="preserve">Aurianne Rainot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Sokolova</w:t>
+                <w:t xml:space="preserve">Daniel Wiczew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Szulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 128 (36), pp.8724-8736. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.108588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c03182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805900v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insights for Alzheimer’s Disease: An Unexplored Storyline on the Nanoscale Impact of Nascent Aβ 1–42 toward the Lipid Membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosecond pulsed electric field suppresses growth and reduces multi-drug resistance effect in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+                <w:t xml:space="preserve">Olga Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Francius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mounir Tarek</w:t>
+                <w:t xml:space="preserve">Vitalij Novickij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiha Kevser Bali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
+                <w:t xml:space="preserve">Damian Lewandowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c22196⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27605-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04245557v1</w:t>
+                <w:t xml:space="preserve">hal-04325923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-protein interacting collective modes in the terahertz frequency region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Insights for Alzheimer’s Disease: An Unexplored Storyline on the Nanoscale Impact of Nascent Aβ 1–42 toward the Lipid Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Conti Nibali</w:t>
+                <w:t xml:space="preserve">Grégory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Sacchetti</w:t>
+                <w:t xml:space="preserve">Semiha Kevser Bali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Paciaroni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mounir Tarek</w:t>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0142381⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.17507-17517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c22196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327879v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the IKS channel by PIP2 requires two binding sites per monomer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra-protein interacting collective modes in the terahertz frequency region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Conti Nibali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Deyawe Kongmeneck</w:t>
+                <w:t xml:space="preserve">Francesco Sacchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina A Kasimova</w:t>
+                <w:t xml:space="preserve">Alessandro Paciaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbadva.2023.100073⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0142381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325911v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed electric field suppresses growth and reduces multi-drug resistance effect in pancreatic cancer</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of the IKS channel by PIP2 requires two binding sites per monomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalij Novickij</w:t>
+                <w:t xml:space="preserve">Audrey Deyawe Kongmeneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Lewandowski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marina A Kasimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13, </w:t>
+              <w:t xml:space="preserve">BBA Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.100073. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27605-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadva.2023.100073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325923v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of catechin in electroporation of pancreatic cancer cells – Effects on pore formation and multidrug resistance proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmara Baczyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Saczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1650,265 +1650,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atorvastatin Modulates the Efficacy of Electroporation and Calcium Electrochemotherapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vitalij Novickij</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations of the effects of lipid oxidation on the permeability of cell membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wiczew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Szulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms222011245⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.107869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453867v1</w:t>
+                <w:t xml:space="preserve">hal-03453851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of the effects of lipid oxidation on the permeability of cell membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Szulc</w:t>
+                <w:t xml:space="preserve">Atorvastatin Modulates the Efficacy of Electroporation and Calcium Electrochemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Kiełbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalij Novickij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 141, pp.107869. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), pp.11245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453851v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Molecular Mechanisms of Voltage-Gating in Ion Channels</w:t>
               </w:r>
@@ -1985,103 +1985,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of curcumin-based photodynamic therapy and its effects in combination with electroporation: An in vitro and molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Drąg-Zalesińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Czapor-Irzabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 140, pp.107806. </w:t>
@@ -2145,51 +2145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po Wei Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Deyawe Kongmeneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nien-Du Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,611 +2247,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Effects during Irreversible Electroporation of Melanoma Cells—In Vitro Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on the role of ROS in the mechanisms of sonoporation-mediated gene delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Rembiałkowska</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Campomanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26010154⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.104998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.104998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104922v1</w:t>
+                <w:t xml:space="preserve">inserm-02488866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid composition of the cancer cell membrane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cepharanthine induces ROS stress in glioma and neuronal cells via modulation of VDAC permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Cierluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aleksandra Zalesińska</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Rossowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10863-020-09846-4⟩</w:t>
+              <w:t xml:space="preserve">Saudi Pharmaceutical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (11), pp.1364-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsps.2020.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089978v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03096148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cepharanthine induces ROS stress in glioma and neuronal cells via modulation of VDAC permeability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Oxidative Effects during Irreversible Electroporation of Melanoma Cells—In Vitro Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Kiełbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Rembiałkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalij Novickij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saudi Pharmaceutical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsps.2020.08.026⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26010154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096148v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the role of ROS in the mechanisms of sonoporation-mediated gene delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
+                <w:t xml:space="preserve">Lipid composition of the cancer cell membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Campomanes</w:t>
+                <w:t xml:space="preserve">Iga Zendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Zalesińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Kulbacka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64, pp.104998. </w:t>
+              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (5), pp.321-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.104998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10863-020-09846-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02488866v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Study of Calcium Microsecond Electroporation of Prostate Adenocarcinoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Kiełbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of lipid peroxidation to membrane permeability in electropermeabilization: A molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Rems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,51 +3045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Electroporation and Electropermeabilization: Mechanisms and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadej Kotnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Rems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,278 +4000,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Antibacterial Action of Cyclic Peptides: Insights from Coarse-Grained MD Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affinity of C-60 Neat Fullerenes with Membrane Proteins: A Computational Study on Potassium Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kraszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Khalfa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mounir Tarek</w:t>
+                <w:t xml:space="preserve">W. Treptow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (8), pp.2676-2684. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (7), pp.4158-4164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp9064196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn100723r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736236v1</w:t>
+                <w:t xml:space="preserve">hal-00720462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity of C-60 Neat Fullerenes with Membrane Proteins: A Computational Study on Potassium Channels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Antibacterial Action of Cyclic Peptides: Insights from Coarse-Grained MD Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Treptow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ramseyer</w:t>
+                <w:t xml:space="preserve">Adil Khalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (7), pp.4158-4164. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (8), pp.2676-2684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn100723r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp9064196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720462v1</w:t>
+                <w:t xml:space="preserve">hal-02736236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self assembly of peptides near or within membranes using coarse grained MD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Treptow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,51 +4512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412244v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankrita Rani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Balandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Ravi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Teppan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vidakovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05464583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy S Salnikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Bechinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Szulc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlena G&#261;sior-G&#322;ogowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#379;y&#322;ka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Szefczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wojciechowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.124094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rems" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wiczew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Jarocki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Turek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Saczko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Kulbacka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02224-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szlasa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Baczy&#324;ska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zi&#281;tek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Haczkiewicz-Le&#347;niak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63181-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c03182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Conti Nibali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sacchetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Paciaroni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe Kongmeneck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Kasimova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadva.2023.100073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalij Novickij" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lewandowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27605-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03876854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108199" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kie&#322;bik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szewczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011245" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107869" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03348830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Loussouarn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.768153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dr&#261;g-Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Czapor-Irzabek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107806" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Hou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Wei Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nien-Du Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14406-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rembia&#322;kowska" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010154" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Zendran" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-020-09846-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096148v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Cierluk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rossowska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsps.2020.08.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02488866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Campomanes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.104998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Kasimova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.07.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadej Kotnik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-052118-115451" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00312B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7362-0_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cournia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Andricioaei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9802-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lacerda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Ali-Boucetta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Prato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03184e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040703" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraszewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramseyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201952c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khalfa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9064196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Treptow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100723r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2009.01.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89GDV53M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412244v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankrita Rani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Balandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Ravi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Teppan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vidakovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05464583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy S Salnikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Bechinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kacher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c03182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Jarocki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Turek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Saczko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Kulbacka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02224-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szlasa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sauer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Baczy&#324;ska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zi&#281;tek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Haczkiewicz-Le&#347;niak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63181-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Szulc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlena G&#261;sior-G&#322;ogowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#379;y&#322;ka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Szefczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wojciechowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.124094" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rems" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wiczew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalij Novickij" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lewandowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27605-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Conti Nibali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sacchetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Paciaroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142381" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe Kongmeneck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Kasimova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadva.2023.100073" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03876854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108199" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107869" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kie&#322;bik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szewczyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03348830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Loussouarn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.768153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dr&#261;g-Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Czapor-Irzabek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107806" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Hou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Wei Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nien-Du Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14406-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02488866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Campomanes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.104998" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Cierluk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rossowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsps.2020.08.026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rembia&#322;kowska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010154" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Zendran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-020-09846-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Kasimova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.07.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadej Kotnik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-052118-115451" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00312B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7362-0_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cournia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Andricioaei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9802-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lacerda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Ali-Boucetta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Prato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03184e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040703" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraszewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramseyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201952c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Treptow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100723r" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khalfa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9064196" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2009.01.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89GDV53M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>