--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -378,1234 +378,1234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Learning Approach to Uncover Voltage-Gated Ion Channels’ Intermediate States</w:t>
+                <w:t xml:space="preserve">Structural effects of charge destabilization and amino acid substitutions in amyloid fragments of CsgA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Kacher</w:t>
+                <w:t xml:space="preserve">Natalia Szulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Sokolova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marlena Gąsior-Głogowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paweł Żyłka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Szefczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Wojciechowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c03182⟩</w:t>
+              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.124094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.saa.2024.124094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805900v1</w:t>
+                <w:t xml:space="preserve">hal-04541972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipids associated with autophagy: mechanisms and therapeutic targets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jolanta Saczko</w:t>
+                <w:t xml:space="preserve">Cellular excitability and ns-pulsed electric fields: Potential involvement of lipid oxidation in the action potential activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Rems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurianne Rainot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wiczew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Szulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julita Kulbacka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Death Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41420-024-02224-8⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.108588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412242v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsed electric field induces exocytosis and overexpression of MAGE antigens in melanoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipids associated with autophagy: mechanisms and therapeutic targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dagmara Baczyńska</w:t>
+                <w:t xml:space="preserve">Michał Jarocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Ziętek</w:t>
+                <w:t xml:space="preserve">Kacper Turek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Haczkiewicz-Leśniak</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jolanta Saczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Kulbacka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63181-x⟩</w:t>
+              <w:t xml:space="preserve">Cell Death Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41420-024-02224-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805903v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural effects of charge destabilization and amino acid substitutions in amyloid fragments of CsgA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pulsed electric field induces exocytosis and overexpression of MAGE antigens in melanoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlena Gąsior-Głogowska</w:t>
+                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paweł Żyłka</w:t>
+                <w:t xml:space="preserve">Natalia Sauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Szefczyk</w:t>
+                <w:t xml:space="preserve">Dagmara Baczyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Wojciechowski</w:t>
+                <w:t xml:space="preserve">Marcin Ziętek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Haczkiewicz-Leśniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.saa.2024.124094⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.12546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63181-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541972v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular excitability and ns-pulsed electric fields: Potential involvement of lipid oxidation in the action potential activation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Deep Learning Approach to Uncover Voltage-Gated Ion Channels’ Intermediate States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurianne Rainot</w:t>
+                <w:t xml:space="preserve">Julia Kacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Wiczew</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Szulc</w:t>
+                <w:t xml:space="preserve">Olga Sokolova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 155, pp.108588. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (36), pp.8724-8736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.4c03182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805888v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosecond pulsed electric field suppresses growth and reduces multi-drug resistance effect in pancreatic cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Insights for Alzheimer’s Disease: An Unexplored Storyline on the Nanoscale Impact of Nascent Aβ 1–42 toward the Lipid Membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Sauer</w:t>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitalij Novickij</w:t>
+                <w:t xml:space="preserve">Grégory Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Lewandowski</w:t>
+                <w:t xml:space="preserve">Semiha Kevser Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27605-4⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.17507-17517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.2c22196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325923v1</w:t>
+                <w:t xml:space="preserve">hal-04245557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Insights for Alzheimer’s Disease: An Unexplored Storyline on the Nanoscale Impact of Nascent Aβ 1–42 toward the Lipid Membrane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-protein interacting collective modes in the terahertz frequency region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Francius</w:t>
+                <w:t xml:space="preserve">Valeria Conti Nibali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Sacchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Paciaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Laprévote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.2c22196⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0142381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245557v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-protein interacting collective modes in the terahertz frequency region</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of the IKS channel by PIP2 requires two binding sites per monomer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Sacchetti</w:t>
+                <w:t xml:space="preserve">Audrey Deyawe Kongmeneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Paciaroni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caterina Petrillo</w:t>
+                <w:t xml:space="preserve">Marina A Kasimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0142381⟩</w:t>
+              <w:t xml:space="preserve">BBA Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.100073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbadva.2023.100073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327879v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of the IKS channel by PIP2 requires two binding sites per monomer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosecond pulsed electric field suppresses growth and reduces multi-drug resistance effect in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Deyawe Kongmeneck</w:t>
+                <w:t xml:space="preserve">Vitalij Novickij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina A Kasimova</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Damian Lewandowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 3, pp.100073. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbadva.2023.100073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27605-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325911v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of catechin in electroporation of pancreatic cancer cells – Effects on pore formation and multidrug resistance proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmara Baczyńska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolanta Saczko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1650,265 +1650,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of the effects of lipid oxidation on the permeability of cell membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Szulc</w:t>
+                <w:t xml:space="preserve">Atorvastatin Modulates the Efficacy of Electroporation and Calcium Electrochemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Kiełbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalij Novickij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107869⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), pp.11245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453851v1</w:t>
+                <w:t xml:space="preserve">hal-03453867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atorvastatin Modulates the Efficacy of Electroporation and Calcium Electrochemotherapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vitalij Novickij</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations of the effects of lipid oxidation on the permeability of cell membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wiczew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Szulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (20), pp.11245. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.107869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222011245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453867v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Molecular Mechanisms of Voltage-Gating in Ion Channels</w:t>
               </w:r>
@@ -1985,103 +1985,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of curcumin-based photodynamic therapy and its effects in combination with electroporation: An in vitro and molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Drąg-Zalesińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Czapor-Irzabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioelectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 140, pp.107806. </w:t>
@@ -2145,51 +2145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panpan Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Po Wei Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Deyawe Kongmeneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nien-Du Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,611 +2247,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the role of ROS in the mechanisms of sonoporation-mediated gene delivery</w:t>
+                <w:t xml:space="preserve">Cepharanthine induces ROS stress in glioma and neuronal cells via modulation of VDAC permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
+                <w:t xml:space="preserve">Karolina Cierluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Campomanes</w:t>
+                <w:t xml:space="preserve">Joanna Rossowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.104998⟩</w:t>
+              <w:t xml:space="preserve">Saudi Pharmaceutical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (11), pp.1364-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsps.2020.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02488866v1</w:t>
+                <w:t xml:space="preserve">hal-03096148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cepharanthine induces ROS stress in glioma and neuronal cells via modulation of VDAC permeability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Oxidative Effects during Irreversible Electroporation of Melanoma Cells—In Vitro Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Kiełbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Rembiałkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalij Novickij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saudi Pharmaceutical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsps.2020.08.026⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26010154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096148v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Effects during Irreversible Electroporation of Melanoma Cells—In Vitro Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Lipid composition of the cancer cell membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iga Zendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Zalesińska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Kulbacka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26010154⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (5), pp.321-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10863-020-09846-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104922v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid composition of the cancer cell membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
+                <w:t xml:space="preserve">New insights on the role of ROS in the mechanisms of sonoporation-mediated gene delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iga Zendran</w:t>
+                <w:t xml:space="preserve">Pablo Campomanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksandra Zalesińska</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julita Kulbacka</w:t>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 52 (5), pp.321-342. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.104998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10863-020-09846-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.104998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089978v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02488866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Study of Calcium Microsecond Electroporation of Prostate Adenocarcinoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Kiełbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of lipid peroxidation to membrane permeability in electropermeabilization: A molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Rems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Viano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3045,51 +3045,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane Electroporation and Electropermeabilization: Mechanisms and Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tadej Kotnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Rems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4000,278 +4000,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affinity of C-60 Neat Fullerenes with Membrane Proteins: A Computational Study on Potassium Channels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Antibacterial Action of Cyclic Peptides: Insights from Coarse-Grained MD Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Treptow</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Ramseyer</w:t>
+                <w:t xml:space="preserve">Adil Khalfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (7), pp.4158-4164. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (8), pp.2676-2684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn100723r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp9064196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00720462v1</w:t>
+                <w:t xml:space="preserve">hal-02736236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Antibacterial Action of Cyclic Peptides: Insights from Coarse-Grained MD Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affinity of C-60 Neat Fullerenes with Membrane Proteins: A Computational Study on Potassium Channels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kraszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Khalfa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mounir Tarek</w:t>
+                <w:t xml:space="preserve">W. Treptow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ramseyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 114 (8), pp.2676-2684. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (7), pp.4158-4164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp9064196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn100723r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736236v1</w:t>
+                <w:t xml:space="preserve">hal-00720462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self assembly of peptides near or within membranes using coarse grained MD simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Khalfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Treptow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Maigret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4512,51 +4512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412244v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankrita Rani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Balandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Ravi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Teppan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vidakovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05464583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy S Salnikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Bechinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kacher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c03182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412242v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Jarocki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Turek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Saczko" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Kulbacka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02224-8" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805903v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szlasa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sauer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Baczy&#324;ska" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zi&#281;tek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Haczkiewicz-Le&#347;niak" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63181-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Szulc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlena G&#261;sior-G&#322;ogowska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#379;y&#322;ka" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Szefczyk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wojciechowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.124094" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rems" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wiczew" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325923v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Michel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalij Novickij" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lewandowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27605-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327879v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Conti Nibali" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sacchetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Paciaroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142381" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325911v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe Kongmeneck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Kasimova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadva.2023.100073" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03876854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108199" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107869" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kie&#322;bik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szewczyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03348830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Loussouarn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.768153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dr&#261;g-Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Czapor-Irzabek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107806" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Hou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Wei Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nien-Du Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14406-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02488866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Campomanes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.104998" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096148v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Cierluk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rossowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsps.2020.08.026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rembia&#322;kowska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010154" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Zendran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-020-09846-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Kasimova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.07.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadej Kotnik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-052118-115451" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00312B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7362-0_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cournia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Andricioaei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9802-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lacerda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Ali-Boucetta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Prato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03184e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040703" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraszewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramseyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201952c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720462v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Treptow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100723r" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736236v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khalfa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9064196" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2009.01.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89GDV53M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412244v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankrita Rani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Balandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Ravi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Teppan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vidakovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05464583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy S Salnikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Bechinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Szulc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlena G&#261;sior-G&#322;ogowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#379;y&#322;ka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Szefczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wojciechowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.124094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rems" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wiczew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Jarocki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Turek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Saczko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Kulbacka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02224-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szlasa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Baczy&#324;ska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zi&#281;tek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Haczkiewicz-Le&#347;niak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63181-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c03182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Conti Nibali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sacchetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Paciaroni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe Kongmeneck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Kasimova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadva.2023.100073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalij Novickij" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lewandowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27605-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03876854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108199" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kie&#322;bik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szewczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011245" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107869" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03348830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Loussouarn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.768153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dr&#261;g-Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Czapor-Irzabek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107806" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Hou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Wei Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nien-Du Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14406-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Cierluk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rossowska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsps.2020.08.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rembia&#322;kowska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Zendran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-020-09846-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02488866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Campomanes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.104998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Kasimova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.07.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadej Kotnik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-052118-115451" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00312B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7362-0_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cournia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Andricioaei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9802-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lacerda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Ali-Boucetta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Prato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03184e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040703" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraszewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramseyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201952c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khalfa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9064196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Treptow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100723r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2009.01.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89GDV53M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>