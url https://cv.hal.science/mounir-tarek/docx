--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1650,265 +1650,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atorvastatin Modulates the Efficacy of Electroporation and Calcium Electrochemotherapy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vitalij Novickij</w:t>
+                <w:t xml:space="preserve">Molecular dynamics simulations of the effects of lipid oxidation on the permeability of cell membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wiczew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Szulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms222011245⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 141, pp.107869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03453867v1</w:t>
+                <w:t xml:space="preserve">hal-03453851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulations of the effects of lipid oxidation on the permeability of cell membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Szulc</w:t>
+                <w:t xml:space="preserve">Atorvastatin Modulates the Efficacy of Electroporation and Calcium Electrochemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Kiełbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalij Novickij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 141, pp.107869. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), pp.11245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03453851v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Molecular Mechanisms of Voltage-Gating in Ion Channels</w:t>
               </w:r>
@@ -1998,51 +1998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanisms of curcumin-based photodynamic therapy and its effects in combination with electroporation: An in vitro and molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Małgorzata Drąg-Zalesińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Rossowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saudi Pharmaceutical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (11), pp.1364-1373. </w:t>
@@ -2381,477 +2381,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative Effects during Irreversible Electroporation of Melanoma Cells—In Vitro Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on the role of ROS in the mechanisms of sonoporation-mediated gene delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Rembiałkowska</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Campomanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Tarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26010154⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.104998. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.104998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03104922v1</w:t>
+                <w:t xml:space="preserve">inserm-02488866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid composition of the cancer cell membrane</w:t>
+                <w:t xml:space="preserve">Oxidative Effects during Irreversible Electroporation of Melanoma Cells—In Vitro Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Kiełbik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Szewczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Rembiałkowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalij Novickij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10863-020-09846-4⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26010154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089978v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the role of ROS in the mechanisms of sonoporation-mediated gene delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Escoffre</w:t>
+                <w:t xml:space="preserve">Lipid composition of the cancer cell membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Campomanes</w:t>
+                <w:t xml:space="preserve">Iga Zendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Zalesińska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ayache Bouakaz</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julita Kulbacka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64, pp.104998. </w:t>
+              <w:t xml:space="preserve">Journal of Bioenergetics and Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 52 (5), pp.321-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.104998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10863-020-09846-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02488866v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Study of Calcium Microsecond Electroporation of Prostate Adenocarcinoma Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Kiełbik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wojciech Szlasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Szewczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Tarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4512,51 +4512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412244v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankrita Rani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Balandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Ravi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Teppan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vidakovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05464583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy S Salnikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Bechinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Szulc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlena G&#261;sior-G&#322;ogowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#379;y&#322;ka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Szefczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wojciechowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.124094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rems" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wiczew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Jarocki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Turek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Saczko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Kulbacka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02224-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szlasa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Baczy&#324;ska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zi&#281;tek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Haczkiewicz-Le&#347;niak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63181-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c03182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Conti Nibali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sacchetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Paciaroni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe Kongmeneck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Kasimova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadva.2023.100073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalij Novickij" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lewandowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27605-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03876854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108199" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kie&#322;bik" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szewczyk" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011245" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453851v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107869" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03348830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Loussouarn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.768153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dr&#261;g-Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Czapor-Irzabek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107806" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Hou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Wei Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nien-Du Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14406-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Cierluk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rossowska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsps.2020.08.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104922v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rembia&#322;kowska" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010154" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Zendran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-020-09846-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02488866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Campomanes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.104998" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Kasimova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.07.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadej Kotnik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-052118-115451" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00312B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7362-0_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cournia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Andricioaei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9802-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lacerda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Ali-Boucetta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Prato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03184e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040703" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraszewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramseyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201952c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khalfa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9064196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Treptow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100723r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2009.01.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89GDV53M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412244v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alankrita Rani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Balandin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohith Ravi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Teppan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vidakovic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2025.114060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05464583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniy S Salnikov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Bechinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Tarek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2025.184495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04541972v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Szulc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlena G&#261;sior-G&#322;ogowska" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; &#379;y&#322;ka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Szefczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Wojciechowski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2024.124094" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805888v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Rems" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Rainot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wiczew" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108588" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412242v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Jarocki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kacper Turek" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Saczko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julita Kulbacka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41420-024-02224-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805903v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szlasa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmara Baczy&#324;ska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Zi&#281;tek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Haczkiewicz-Le&#347;niak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63181-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805900v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Kacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Sokolova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.4c03182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04245557v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Francius" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semiha Kevser Bali" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lapr&#233;vote" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c22196" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Conti Nibali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sacchetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Paciaroni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrillo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0142381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe Kongmeneck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A Kasimova" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbadva.2023.100073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04325923v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Michel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalij Novickij" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Lewandowski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27605-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03876854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2022.108199" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453851v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107869" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Kie&#322;bik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Szewczyk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011245" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03348830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Loussouarn" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2021.768153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03453861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata Dr&#261;g-Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Czapor-Irzabek" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107806" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089983v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panpan Hou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po Wei Kang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nien-Du Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-14406-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096148v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Cierluk" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rossowska" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsps.2020.08.026" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02488866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoffre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Campomanes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayache Bouakaz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.104998" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03104922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rembia&#322;kowska" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26010154" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03089978v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iga Zendran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Zalesi&#324;ska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10863-020-09846-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03096075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25225406" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275573v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Viano" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damijan Miklav&#269;i&#269;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina A. Kasimova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2018.07.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275571v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadej Kotnik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-biophys-052118-115451" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bonhenry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Dehez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP00312B" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833334v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deyawe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Delemotte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7362-0_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498031v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Cournia" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Allen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Andricioaei" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Antonny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baum" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00232-015-9802-0" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01153355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lluis M. Mir" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz500502q" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558864v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Lacerda" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Ali-Boucetta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kraszewski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Prato" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr03184e" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741382v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bianco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ramseyer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040703" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733683v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kraszewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tarek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ramseyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn201952c" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02736236v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Khalfa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp9064196" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720462v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Treptow" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn100723r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435164v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khalfa" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maigret" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2009.01.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89GDV53M-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>