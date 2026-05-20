--- v0 (2026-03-27)
+++ v1 (2026-05-20)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:153.6px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mouny Samy Modeliar </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -798,51 +798,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring-based Neighborhood Dominance for the Subgraph isomorphism Problem</w:t>
+                <w:t xml:space="preserve">Dominance au voisinage pour le probleme d'isomorphisme de sous-graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
@@ -873,97 +873,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Porumbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Principles and Practice of Constraint Programming (CP'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France. pp.125--141</w:t>
+              <w:t xml:space="preserve">8èmes Journées Nationales de l'Intelligence Artificielle Fondamentale (IAF'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299480v1</w:t>
+                <w:t xml:space="preserve">hal-03299517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominance au voisinage pour le probleme d'isomorphisme de sous-graphe</w:t>
+                <w:t xml:space="preserve">Scoring-based Neighborhood Dominance for the Subgraph isomorphism Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Audemard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lecoutre</w:t>
@@ -994,73 +994,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Porumbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Journées Nationales de l'Intelligence Artificielle Fondamentale (IAF'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, France</w:t>
+              <w:t xml:space="preserve">20th International Conference on Principles and Practice of Constraint Programming (CP'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France. pp.125--141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03299517v1</w:t>
+                <w:t xml:space="preserve">hal-03299480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Neighborhood and Distance Between Qualitative Spatio-temporal Configurations</w:t>
               </w:r>
@@ -1661,51 +1661,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouny Samy Modeliar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01557-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Orosz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farag&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Paskuj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Rakovics" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Mine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61232-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boussemart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hemery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouny Samy-Modeliar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.02.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kontozoglou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04972469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04427460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966472v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouny Samy Modeliar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11357-025-01557-1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655472v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Orosz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Farag&#243;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedek Paskuj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Rakovics" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Sam-Mine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61232-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868210v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Boussemart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hemery" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouny Samy-Modeliar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jalgebra.2008.02.016" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002768v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Hoai Tran" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kontozoglou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002789v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299517v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Audemard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Goncalves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Porumbel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03299480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390919v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04972469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04427460v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>