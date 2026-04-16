--- v0 (2026-03-15)
+++ v1 (2026-04-16)
@@ -1338,320 +1338,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InSAR Corner Cube at GRSM.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aimar</w:t>
+                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ILRS Technical Workshop : Laser ranging : To improve economy, performance, and adoption for new applications.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILRS, Oct 2019, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114069v1</w:t>
+                <w:t xml:space="preserve">hal-03743300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Chabé</w:t>
+                <w:t xml:space="preserve">InSAR Corner Cube at GRSM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aimar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Collilieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Washington, D.C., United States. pp.G31B-0648</w:t>
+              <w:t xml:space="preserve">2019 ILRS Technical Workshop : Laser ranging : To improve economy, performance, and adoption for new applications.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILRS, Oct 2019, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03743300v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Observatory Lunar Analysis Center: from LLR predictions to tests of fundamental Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bouquillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Hees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2013,51 +2013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>