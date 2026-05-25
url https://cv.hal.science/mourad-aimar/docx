--- v1 (2026-04-16)
+++ v2 (2026-05-25)
@@ -1070,295 +1070,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
+                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristiaan Broekens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Aimar</w:t>
+                <w:t xml:space="preserve">Ziad Rustom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Aristidi</w:t>
+                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Courde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraldine Artaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dick de Bruijn</w:t>
+                <w:t xml:space="preserve">Gilles Métris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457378v1</w:t>
+                <w:t xml:space="preserve">hal-05457386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time/distance metrology based on free-space optical communication links</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-orbit test results of a free space optical satellite link between a CubeSat-compatible laser communication terminal and MeO ground station</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristiaan Broekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Aimar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziad Rustom</w:t>
+                <w:t xml:space="preserve">E. Aristidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy-Ha Phung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clément Courde</w:t>
+                <w:t xml:space="preserve">Geraldine Artaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Métris</w:t>
+                <w:t xml:space="preserve">Dick de Bruijn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Space Optics — ICSO 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Antibes Juan-les-Pins, France. pp.74, </w:t>
+              <w:t xml:space="preserve">Free-Space Laser Communications XXXVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, San Francisco, United States. pp.7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.3072778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.3045896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457386v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Progress in Lunar Laser Ranging at Grasse Laser Ranging Station</w:t>
               </w:r>
@@ -2013,51 +2013,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirotomo Noda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroki Senshu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshimichi Otsubo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takeuchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Courde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.12.057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03687316v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Collilieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fruneau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Aimar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Schmidt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.04.050" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Torre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bouquillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bourgoin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019EA000785" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913117v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Mazarico" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Torre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40623-020-01243-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Samain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinot-Lagarde" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628590" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alban&#232;se" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Exertier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2016.05.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531517v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Torre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0026-1394/53/6/1395" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457386v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Rustom" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy-Ha Phung" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;tris" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3072778" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457378v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Broekens" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aristidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Artaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick de Bruijn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3045896" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03743300v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bouquillon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hees" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Poncin-Laffite" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Francou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03733884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Viswanathan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fienga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Exertier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>