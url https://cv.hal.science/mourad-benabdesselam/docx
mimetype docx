--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mourad Benabdesselam </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mourad-benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9207-2938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121647714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards real-time beam monitoring and quality assurance of proton beams using radioluminescent silica fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (1), pp.015010. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ae29e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Rare-Earth Co-Doping on the Trap Level Concentrations in Silica Glasses: Experimental and Theoretical Study of the Light Emission Under X-Rays for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.3005. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental study of luminescence in Gd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; -doped silica glass under ionizing radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (8), pp.16987. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.549317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based scintillators: basic properties of radioluminescence kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (24), pp.245701. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ad3094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 photoreduction to methanol over Nb and N co-doped TiO2 aerogel deposited CuxO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaomiao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.102719. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2024.102719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Measurement Temperature on Radioluminescence Processes in Cerium-Activated Silica Glasses for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (10), pp.4785. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23104785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and mechanoluminescence of Ba4Si6O16:Eu2+, RE phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Suffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (13), pp.134501. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0167222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient light on the radiation-induced attenuation of germanosilicate optical fibers in the visible and near-infrared domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.562-567. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3228099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-doped optical fibers for passive and active radiation detection modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (7), pp.6948 - 6955. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3248802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescence Processes in Cerium-doped Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1933-1941. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3244218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation Induced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3150870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed X-Ray Dosimetry With Optical Fibers by Optical Frequency Domain Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serafini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3075518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3068829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Ionization and Annealing Processes in Irradiated Ge-doped Silica Fiber Preform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3070695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorous-Doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.906-912. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3053164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TL properties of RE-Doped and Co-doped Sol-gel Silica Rods. Application to Passive (OSL) and Real-time (RL) Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3124602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermoluminescence Properties of Potential Fibered-OSL Dosimeter Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1663-1668. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2971152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature and Radiation Effects on Radiation-Sensitive Single-Mode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1643-1649. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2982280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic investigation of composition effects on the radiation-induced attenuation mechanisms of aluminosilicate, Yb-doped silicate, Yb- and Yb,Ce-doped aluminosilicate fiber preforms [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.2466. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.002466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cerium and lanthanum on the photo-darkening and photo-bleaching mechanisms in thulium-doped fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of the Yb2+ emission in the radiodarkening process of Yb-doped optical preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 µm: Quantitative effect of lanthanum, cerium and thulium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incorporation site of Er in nanosized CaF 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli-Cresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (48)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Degradation Levels in Irradiated and Pumped Erbium-Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2480888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge-doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3485 - 3490. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical model of the photo- and radiation-induced degradation of ytterbium-doped silica optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4900462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-stimulated emission analysis of bismuth-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.A.N Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7), pp.1361-1366. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.4.001361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between photo-and radiation-induced darkening in ytterbium-doped fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of Er^3+ ion reduction in the radiation-induced degradation of erbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (21), pp.6154-6157. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous effects of photo- and radio- darkening in ytterbium-doped aluminosilicate fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-Doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4251 -4256. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibre as a TL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 360, pp.9. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4341-4348. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2282410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nanosized hills on Ti3SiC2 oxide layer irradiated with swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 270 (1), pp.36-43. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes induced by heavy ion irradiation in titanium silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (1), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural changes induced by low energy heavy ion irradiation in titanium silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (8), pp.1503-1511. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of swift heavy ion irradiations in polycrystalline aluminum nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269 (2), pp.100-104. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2010.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three different TiO2 morphologies on hydrogen evolution by methanol assisted water splitting: Nanoparticles, nanotubes and aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (22), pp.14360-14373. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marcie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.520-522. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermally connected traps model applied to the thermoluminescence of Eu2+ doped Ba13-xAl22-2xSi10+2xO66 materials (x∼0.6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jobic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (9), pp.941. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2010.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of swift heavy ion irradiations in polycrystalline aluminum nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence characterization of traps involved in the photodarkening of ytterbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (21), pp.3541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damages induced by heavy ions in titanium silicon carbide: effects of nuclear and electronic interactions at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 385 (2), pp.304-307. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal quenching investigation in CVD diamond by simultaneous detection of thermally stimulated luminescence and conductivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.114908. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2937243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of TL thermal quenching in CVD diamond for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.1062-1065. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of B-doped polycrystalline diamond films using thermally stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence properties of CVD diamond for clinical dosimetry use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-4), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron energy dependence of the TL response for CVD diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerma rate effects on thermoluminescent response of CVD diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron absorbed dose determination by calculations of recoil energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (1-4), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nch147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of tetragonal zirconia in alumina–zirconia powders by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (5), pp.667-673. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0955-2219(02)00161-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of foreign phases in doped a-alumina powders by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025117104474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic analysis of &amp;quot;MgAlON&amp;quot; spinel powders: influence of nitrogen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (3-4), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(02)00918-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic analysis of &amp;quot;MgAlON&amp;quot; spinel powders: Influence of nitrogen content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (3-4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and sintering of high-purity alpha-alumina doped by Zr, Th and Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 141, pp.567-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00508968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and sintering of high-purity α-alumina doped by Zr, Th and Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 141-142, pp.567-574. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(01)00766-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally Stimulated Luminescence and Exoelectron Emission Mechanism of the 430 K (D') Dosimetric Peak of alpha-Al2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (1-4), pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of point defects on the thermoluminescence of alpha-Al2O3 : application to dosimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (1-4), pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00493124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des solides par thermoluminescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51 (3), pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00493134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the calcining conditions on the thermoluminescence of pure and doped alpha alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 65 (1-4), pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00445384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Measurement and Quality Assurance of Pulsed Proton Beams Using Silica Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Conference of the Particle Therapy Cooperative Group (PTCOG 63)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PTCOG, Jun 2025, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure en temps réel et contrôle qualité des faisceaux de protonthérapie pulsés balayés à l'aide d'une fibre optique en silice radioluminescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e Journées Scientifiques de Physique Médicale (JS SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de physique médicale (SFPM), Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillating sol-gel silica glasses and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium SiO2, Advanced Dielectrics and Related Devices (SiO2-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Hubert Curien, Jun 2025, St Etienne (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimètre à fibre optique en silice pour le contrôle qualité en radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPM, 62e Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radioluminescent silica optical fiber for quality control in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Radiotherapy and Oncology (ESTRO), May 2024, Glasgow (Ecosse), United Kingdom. pp.S3178-S3181, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(24)00870-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation quenching in radio-luminescent dosimeters: a new response to an old problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference on Solid State Dosimetry, SSD20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of silica-based fiber radioluminescence for pulsed-radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Solid State Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechano-optical couplings in an oxynitride glass-ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Suffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTICSMEET2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures dosimétriques en temps réel du signal de radioluminescence d’un verre de silice dopée Gd déportées via une fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2023 - 40èmes JOURNÉES NATIONALES d’OPTIQUE GUIDÉE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of silica optical fibers for real-time dosimetry of pulsed radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on SiO2, Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Response of Silica-Based Scintillators and Other Challenges for Innovative Medical Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on SiO2, Dielectrics and Related Devices, SiO2 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and Radioluminescence Processes in Sol-Gel Gd3+-doped silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 2023 - The 14th international conference on SiO2, advanced dielectrics and related devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er-and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022, International Conferences on Modern Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres de silice dopés cérium pour la détection de rayonnements ionisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassy materials and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science, Engineering &amp; Technology International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialty optical fibres at INPHYNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOurnées du GdR ELIOS (Groupement de Recherche Effets non-linéaires dans les fibres optiques et en optique intégrée )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR ELIOS, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: the good, the bad and the ugly of light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New glassy materials for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Radiation Effects on Optoelectronics and Photonics Technologies (RADOPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation lnduced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2020 (Opto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco (CA), United States. pp.112760S, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of radiation dose sensors based on aluminum-doped silicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Medical Measurements and Applications (MeMeA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers under irradiation: quantitative assessment of the energy distribution of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Enfineering, Apr 2020, VIRTUAL CONFERENCE, France. pp.113571 B, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass ceramics based on SnO2 nanocrystals: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindas Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Components and Materials XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.38, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2547526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Recombination Process in irradiated Ge-doped Silica Preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: a stimulating oxymoron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre ATAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorus-doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [Virtuel Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO2-based transparent glass-ceramics: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er- and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers doped with active ions for large mode fiber lasers and radiation dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scattering fibers used as sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Glass (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in Optical Waveguides: A Toolbox to Promote Lasers, Amplifiers and Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors based on nanoparticles-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific mechanisms associated with rare-earth dopants (Yb, Er, Ce) in the radiation-induced attenuation of silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response after γ-ray irradiation of pure, Al- and P- doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by TSL of the properties of some potential fibred-OSL dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Radiation-Induced Density of Trapping States: general technique and application to some silicabased optical fiber glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy level of Ce3+ at energy higher than 2000 cm-1 in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNCS-ESG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the response after irradiation of aluminum doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary X-ray experiments of CERTYF project: combined radiations & temperature effects on optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Maamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialty optical fibres at INPHYNI, Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice workshop on Photonics, Quantum &amp; Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the RIA in silica-based optical fibers: contribution of the photoionization of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium SiO2, Advanced Dielectrics and Related Devices (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SURFIN : nouveaux matériaux pour la SURveillance par Fibre optique des Installations Nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capoen Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées sur les Fibres en Milieu Radiatif (FMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 μm: Quantitative effect of lanthanum, cerium and thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-and radio-darkening in rare-earth-doped silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Kanpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement des fibres alumino-silicates dopées thulium pompées à 1 ,07 µm : effet quantitatif du lanthane, cérium et thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la dégradation radio-induite dans les simulations d'amplificateurs à fibres dopées terres-rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Chatenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉDUCTION DU PHOTO-NOIRCISSEMENT PAR UN CO-DOPAGE AU LANTHANE OU AU CÉRIUM DES FIBRES OPTIQUES DOPÉES AU THULIUM POMPÉES À 1070 NM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optiques Guidées (Congrès Optique Bretagne 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Systématique de l'Implication des Dopants dans la Dégradation Radio-induite des Fibres Optiques en Silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Degradation Levels in Irradiated Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, BOSTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction du laser de pompe et des pertes radio-induites dans les Fibres Optiques dopées Terres Rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateurs à fibres Er et Yb en milieu radiatif : réversibilité et contrôle des états de dégradation d'équilibre locaux sous irradiation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Verres Irradiés 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets antagonistes de la vitesse de chauffe sur la sensibilité de la réponse de deux détecteurs en mode-TL : le TLD500 et la fibre optique dopée Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour centres involved in radiation-induced losses of erbium-doped aluminosilicate optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres ytterbium : influence de la pompe sur les pertes induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des ions Er3+ dans le processus de noircissement des fibres optiques dopées erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous effects of photo-and radio-darkening in ytterbium-doped aluminosilicate fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INTERACTION ENTRE LE PHOTO ET LE RADIO-NOIRCISSEMENT DANS LES FIBRES ALUMINOSILICATES DOPEES YTTERBIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MODÈLE PHYSIQUE VALIDÉ DE DÉGRADATION DES AMPLIFICATEURS À FIBRES DOPÉES YTTERBIUM OPÉRANT EN MILIEU IONISANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MODELE SUFFISANT DE PHOTO-, RADIO-ET PHOTO-RADIO-NOIRCISSEMENT DES FIBRES OPTIQUES EN SILICE DOPEES YTTERBIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of correlation between CT numbers and tissue parameters on Monte Carlo simulations: dosimetric aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyaa Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Franchisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Monte Carlo Techniques in Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient model of the photo-, radio-, and simultaneous photo-radio-induced degradation of ytterbium-doped silica optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE - Nuclear and Space Radiation Effects on Components NSREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE. NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres colorés induits par irradiation dans les fibres germanosilicates dopées erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation des fibres optiques Aluminosilicates dopées Ytterbium en milieu radiatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets simultanés du photo- et radio-noircissement sur les fibres optiques aluminosilicates dopées ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la silice des fibres optiques dopées Ytterbium soumises aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées Fibres optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibres as a TSL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la silice des fibres optiques dopées Ytterbium soumises aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32èmes journées de l'optique guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of TSL technique in the characterisation of darkening of ytterbium doped optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres colorés induits par irradiations des fibres optiques fabriquées par MCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de débits de dose. Des composants bipolaires aux fibres optiques, un examen critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2012: 3èmes Journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Substrate tube Quality on TSL Features of Yb-doped Silica Preforms of Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par TL des défauts induits dans les fibres en silice dopées ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Radiation Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Laengenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du photo-noircissement des fibres optiques dopées ytterbium par thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence Analysis of darkening in Yb doped silica based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics, Photonics and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Algers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF THE THERMALLY STIMULATED LUMINESCENCE IN THE STUDY OF RADIATION-INDUCED COLOUR CENTRES IN YTTERBIUM-DOPED SILICA-BASED OPTICAL FIBRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ions induced damages in Ti3SiC2: effect of irradiation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Daytona Beach, Floride, United States. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Diamond, Diamond like Materials, Carbon Nanotubes and Nitrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aluminum nitride material under swift heavy ion irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Cracovie, Poland. pp.1105-1108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages d'irradiation dans Ti3SiC2 : Effets des interactions nucléaires et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point defects in alumina studied by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosolid 4 : European conference on transformation kinetics and reactivity of solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Saint Vincent, Italy. pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00614840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages d'irradiation dans Ti3SiC2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation damages in Ti3SiC2: formation and characterisation of the oxide layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany. pp.2187-2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point defects effect on the sintering of alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Versailles, France. pp.232-235, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.132-136.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00614433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Radioluminescence Processes in Cerium-doped silicaglasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components &amp; Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gutilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems (RADECS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement dans des fibres optiques à base de silice dopée Tm3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nice Cube (Nice) nanosatellite project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Complex Systems, Academy of Excellence 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ grown erbium-doped dielectric nanoparticles in silica-based transparent optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU GROWN ERBIUM-DOPED DIELECTRIC NANOPARTICLES IN SILICABASED TRANSPARENT OPTICAL FIBERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mourad Benabdesselam </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mourad-benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9207-2938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121647714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards real-time beam monitoring and quality assurance of proton beams using radioluminescent silica fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (1), pp.015010. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ae29e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Rare-Earth Co-Doping on the Trap Level Concentrations in Silica Glasses: Experimental and Theoretical Study of the Light Emission Under X-Rays for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.3005. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental study of luminescence in Gd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; -doped silica glass under ionizing radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (8), pp.16987. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.549317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based scintillators: basic properties of radioluminescence kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (24), pp.245701. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ad3094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 photoreduction to methanol over Nb and N co-doped TiO2 aerogel deposited CuxO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaomiao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.102719. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2024.102719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and mechanoluminescence of Ba4Si6O16:Eu2+, RE phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Suffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (13), pp.134501. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0167222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Measurement Temperature on Radioluminescence Processes in Cerium-Activated Silica Glasses for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (10), pp.4785. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23104785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient light on the radiation-induced attenuation of germanosilicate optical fibers in the visible and near-infrared domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.562-567. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3228099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescence Processes in Cerium-doped Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1933-1941. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3244218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-doped optical fibers for passive and active radiation detection modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (7), pp.6948 - 6955. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3248802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation Induced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3150870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed X-Ray Dosimetry With Optical Fibers by Optical Frequency Domain Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serafini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3075518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3068829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Ionization and Annealing Processes in Irradiated Ge-doped Silica Fiber Preform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3070695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorous-Doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.906-912. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3053164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TL properties of RE-Doped and Co-doped Sol-gel Silica Rods. Application to Passive (OSL) and Real-time (RL) Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3124602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermoluminescence Properties of Potential Fibered-OSL Dosimeter Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1663-1668. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2971152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature and Radiation Effects on Radiation-Sensitive Single-Mode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1643-1649. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2982280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic investigation of composition effects on the radiation-induced attenuation mechanisms of aluminosilicate, Yb-doped silicate, Yb- and Yb,Ce-doped aluminosilicate fiber preforms [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.2466. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.002466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cerium and lanthanum on the photo-darkening and photo-bleaching mechanisms in thulium-doped fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of the Yb2+ emission in the radiodarkening process of Yb-doped optical preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 µm: Quantitative effect of lanthanum, cerium and thulium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incorporation site of Er in nanosized CaF 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli-Cresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (48)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Degradation Levels in Irradiated and Pumped Erbium-Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2480888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge-doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3485 - 3490. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical model of the photo- and radiation-induced degradation of ytterbium-doped silica optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4900462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-stimulated emission analysis of bismuth-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.A.N Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7), pp.1361-1366. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.4.001361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between photo-and radiation-induced darkening in ytterbium-doped fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of Er^3+ ion reduction in the radiation-induced degradation of erbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (21), pp.6154-6157. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous effects of photo- and radio- darkening in ytterbium-doped aluminosilicate fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibre as a TL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 360, pp.9. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-Doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4251 -4256. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4341-4348. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2282410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nanosized hills on Ti3SiC2 oxide layer irradiated with swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 270 (1), pp.36-43. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural changes induced by low energy heavy ion irradiation in titanium silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (8), pp.1503-1511. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes induced by heavy ion irradiation in titanium silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (1), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of swift heavy ion irradiations in polycrystalline aluminum nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269 (2), pp.100-104. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2010.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three different TiO2 morphologies on hydrogen evolution by methanol assisted water splitting: Nanoparticles, nanotubes and aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (22), pp.14360-14373. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marcie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.520-522. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermally connected traps model applied to the thermoluminescence of Eu2+ doped Ba13-xAl22-2xSi10+2xO66 materials (x∼0.6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jobic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (9), pp.941. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2010.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of swift heavy ion irradiations in polycrystalline aluminum nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence characterization of traps involved in the photodarkening of ytterbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (21), pp.3541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damages induced by heavy ions in titanium silicon carbide: effects of nuclear and electronic interactions at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 385 (2), pp.304-307. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal quenching investigation in CVD diamond by simultaneous detection of thermally stimulated luminescence and conductivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.114908. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2937243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of TL thermal quenching in CVD diamond for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.1062-1065. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of B-doped polycrystalline diamond films using thermally stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerma rate effects on thermoluminescent response of CVD diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence properties of CVD diamond for clinical dosimetry use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-4), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron energy dependence of the TL response for CVD diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron absorbed dose determination by calculations of recoil energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (1-4), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nch147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of foreign phases in doped a-alumina powders by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025117104474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of tetragonal zirconia in alumina–zirconia powders by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (5), pp.667-673. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0955-2219(02)00161-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic analysis of &amp;quot;MgAlON&amp;quot; spinel powders: influence of nitrogen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (3-4), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(02)00918-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic analysis of &amp;quot;MgAlON&amp;quot; spinel powders: Influence of nitrogen content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (3-4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and sintering of high-purity alpha-alumina doped by Zr, Th and Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 141, pp.567-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00508968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and sintering of high-purity α-alumina doped by Zr, Th and Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 141-142, pp.567-574. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(01)00766-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally Stimulated Luminescence and Exoelectron Emission Mechanism of the 430 K (D') Dosimetric Peak of alpha-Al2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (1-4), pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of point defects on the thermoluminescence of alpha-Al2O3 : application to dosimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (1-4), pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00493124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des solides par thermoluminescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51 (3), pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00493134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the calcining conditions on the thermoluminescence of pure and doped alpha alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 65 (1-4), pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00445384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure en temps réel et contrôle qualité des faisceaux de protonthérapie pulsés balayés à l'aide d'une fibre optique en silice radioluminescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e Journées Scientifiques de Physique Médicale (JS SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de physique médicale (SFPM), Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillating sol-gel silica glasses and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium SiO2, Advanced Dielectrics and Related Devices (SiO2-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Hubert Curien, Jun 2025, St Etienne (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Measurement and Quality Assurance of Pulsed Proton Beams Using Silica Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Conference of the Particle Therapy Cooperative Group (PTCOG 63)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PTCOG, Jun 2025, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimètre à fibre optique en silice pour le contrôle qualité en radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPM, 62e Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radioluminescent silica optical fiber for quality control in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Radiotherapy and Oncology (ESTRO), May 2024, Glasgow (Ecosse), United Kingdom. pp.S3178-S3181, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(24)00870-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of silica-based fiber radioluminescence for pulsed-radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Solid State Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation quenching in radio-luminescent dosimeters: a new response to an old problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference on Solid State Dosimetry, SSD20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechano-optical couplings in an oxynitride glass-ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Suffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTICSMEET2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures dosimétriques en temps réel du signal de radioluminescence d’un verre de silice dopée Gd déportées via une fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2023 - 40èmes JOURNÉES NATIONALES d’OPTIQUE GUIDÉE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of silica optical fibers for real-time dosimetry of pulsed radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on SiO2, Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Response of Silica-Based Scintillators and Other Challenges for Innovative Medical Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on SiO2, Dielectrics and Related Devices, SiO2 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and Radioluminescence Processes in Sol-Gel Gd3+-doped silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 2023 - The 14th international conference on SiO2, advanced dielectrics and related devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres de silice dopés cérium pour la détection de rayonnements ionisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er-and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022, International Conferences on Modern Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassy materials and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science, Engineering &amp; Technology International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialty optical fibres at INPHYNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOurnées du GdR ELIOS (Groupement de Recherche Effets non-linéaires dans les fibres optiques et en optique intégrée )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR ELIOS, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: the good, the bad and the ugly of light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New glassy materials for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Radiation Effects on Optoelectronics and Photonics Technologies (RADOPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation lnduced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2020 (Opto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco (CA), United States. pp.112760S, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of radiation dose sensors based on aluminum-doped silicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Medical Measurements and Applications (MeMeA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers under irradiation: quantitative assessment of the energy distribution of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Enfineering, Apr 2020, VIRTUAL CONFERENCE, France. pp.113571 B, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass ceramics based on SnO2 nanocrystals: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindas Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Components and Materials XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.38, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2547526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Recombination Process in irradiated Ge-doped Silica Preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: a stimulating oxymoron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre ATAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorus-doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [Virtuel Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO2-based transparent glass-ceramics: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er- and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers doped with active ions for large mode fiber lasers and radiation dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scattering fibers used as sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Glass (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors based on nanoparticles-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in Optical Waveguides: A Toolbox to Promote Lasers, Amplifiers and Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific mechanisms associated with rare-earth dopants (Yb, Er, Ce) in the radiation-induced attenuation of silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the response after irradiation of aluminum doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary X-ray experiments of CERTYF project: combined radiations & temperature effects on optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response after γ-ray irradiation of pure, Al- and P- doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by TSL of the properties of some potential fibred-OSL dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Radiation-Induced Density of Trapping States: general technique and application to some silicabased optical fiber glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy level of Ce3+ at energy higher than 2000 cm-1 in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNCS-ESG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialty optical fibres at INPHYNI, Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice workshop on Photonics, Quantum &amp; Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Maamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the RIA in silica-based optical fibers: contribution of the photoionization of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium SiO2, Advanced Dielectrics and Related Devices (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SURFIN : nouveaux matériaux pour la SURveillance par Fibre optique des Installations Nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capoen Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées sur les Fibres en Milieu Radiatif (FMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 μm: Quantitative effect of lanthanum, cerium and thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-and radio-darkening in rare-earth-doped silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Kanpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement des fibres alumino-silicates dopées thulium pompées à 1 ,07 µm : effet quantitatif du lanthane, cérium et thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la dégradation radio-induite dans les simulations d'amplificateurs à fibres dopées terres-rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Chatenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Systématique de l'Implication des Dopants dans la Dégradation Radio-induite des Fibres Optiques en Silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉDUCTION DU PHOTO-NOIRCISSEMENT PAR UN CO-DOPAGE AU LANTHANE OU AU CÉRIUM DES FIBRES OPTIQUES DOPÉES AU THULIUM POMPÉES À 1070 NM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optiques Guidées (Congrès Optique Bretagne 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Degradation Levels in Irradiated Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, BOSTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction du laser de pompe et des pertes radio-induites dans les Fibres Optiques dopées Terres Rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateurs à fibres Er et Yb en milieu radiatif : réversibilité et contrôle des états de dégradation d'équilibre locaux sous irradiation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Verres Irradiés 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets antagonistes de la vitesse de chauffe sur la sensibilité de la réponse de deux détecteurs en mode-TL : le TLD500 et la fibre optique dopée Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres ytterbium : influence de la pompe sur les pertes induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des ions Er3+ dans le processus de noircissement des fibres optiques dopées erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour centres involved in radiation-induced losses of erbium-doped aluminosilicate optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MODÈLE PHYSIQUE VALIDÉ DE DÉGRADATION DES AMPLIFICATEURS À FIBRES DOPÉES YTTERBIUM OPÉRANT EN MILIEU IONISANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INTERACTION ENTRE LE PHOTO ET LE RADIO-NOIRCISSEMENT DANS LES FIBRES ALUMINOSILICATES DOPEES YTTERBIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous effects of photo-and radio-darkening in ytterbium-doped aluminosilicate fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MODELE SUFFISANT DE PHOTO-, RADIO-ET PHOTO-RADIO-NOIRCISSEMENT DES FIBRES OPTIQUES EN SILICE DOPEES YTTERBIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of correlation between CT numbers and tissue parameters on Monte Carlo simulations: dosimetric aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyaa Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Franchisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Monte Carlo Techniques in Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient model of the photo-, radio-, and simultaneous photo-radio-induced degradation of ytterbium-doped silica optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE - Nuclear and Space Radiation Effects on Components NSREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation des fibres optiques Aluminosilicates dopées Ytterbium en milieu radiatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE. NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres colorés induits par irradiation dans les fibres germanosilicates dopées erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets simultanés du photo- et radio-noircissement sur les fibres optiques aluminosilicates dopées ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la silice des fibres optiques dopées Ytterbium soumises aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées Fibres optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibres as a TSL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la silice des fibres optiques dopées Ytterbium soumises aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32èmes journées de l'optique guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of TSL technique in the characterisation of darkening of ytterbium doped optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de débits de dose. Des composants bipolaires aux fibres optiques, un examen critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2012: 3èmes Journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres colorés induits par irradiations des fibres optiques fabriquées par MCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Substrate tube Quality on TSL Features of Yb-doped Silica Preforms of Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par TL des défauts induits dans les fibres en silice dopées ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence Analysis of darkening in Yb doped silica based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics, Photonics and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Algers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Radiation Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Laengenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du photo-noircissement des fibres optiques dopées ytterbium par thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF THE THERMALLY STIMULATED LUMINESCENCE IN THE STUDY OF RADIATION-INDUCED COLOUR CENTRES IN YTTERBIUM-DOPED SILICA-BASED OPTICAL FIBRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ions induced damages in Ti3SiC2: effect of irradiation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Daytona Beach, Floride, United States. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Diamond, Diamond like Materials, Carbon Nanotubes and Nitrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aluminum nitride material under swift heavy ion irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Cracovie, Poland. pp.1105-1108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages d'irradiation dans Ti3SiC2 : Effets des interactions nucléaires et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point defects in alumina studied by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosolid 4 : European conference on transformation kinetics and reactivity of solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Saint Vincent, Italy. pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00614840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages d'irradiation dans Ti3SiC2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation damages in Ti3SiC2: formation and characterisation of the oxide layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany. pp.2187-2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point defects effect on the sintering of alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Versailles, France. pp.232-235, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.132-136.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00614433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Radioluminescence Processes in Cerium-doped silicaglasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components &amp; Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gutilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems (RADECS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement dans des fibres optiques à base de silice dopée Tm3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nice Cube (Nice) nanosatellite project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Complex Systems, Academy of Excellence 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ grown erbium-doped dielectric nanoparticles in silica-based transparent optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU GROWN ERBIUM-DOPED DIELECTRIC NANOPARTICLES IN SILICABASED TRANSPARENT OPTICAL FIBERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40536C27"/>
+    <w:nsid w:val="41DC3054"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mourad-benabdesselam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9207-2938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121647714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grandvillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Hofverberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Angellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae29e3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Zghari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.549317" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l H&#233;rault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad3094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04493798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102719" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104785" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Campanella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Weninger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3228099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hamzaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3248802" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002181v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zghari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3244218" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Michele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guttilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mady" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3150870" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirigaldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Serafini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vallan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Perrone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3075518" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campanella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3070695" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3053164" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bahout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3124602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2971152" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2982280" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.002466" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli-Cresi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2480888" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2354512" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900462" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.A.N Velazquez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001361" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005969" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006154" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900453" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940103v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2284289" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780090v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.10.016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2282410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Napp&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558236v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.235" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587048v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.10.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.01.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RWGX57R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Napp&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408936v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937243" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iacconi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.092" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWGBCWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056395v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapraz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci595" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-9LN116DD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056419v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci614" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NMC0D9HK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056413v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci585" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1VFDHQGM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056372v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch147" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J1MPRQNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sall&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00161-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025117104474" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E0ED3310F6057F60F33A450E9EDA8C4CC95FBB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520243v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00918-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508968v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(01)00766-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562075v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00445384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333963v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Herault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333952v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157355v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04841200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Fricano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)00870-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04584640v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110088v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ryan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424407v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04584732v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584691v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837410v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288981v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914875v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914980v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557834" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271928v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Armellini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindas Balda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berneschi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547526" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271924v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914654v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindes Balda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338771v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366836v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Petit" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840208" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914642v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964766v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935531v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964762v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860723v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366866v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964760v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desjonqueres" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577802v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054432v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lupi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Duchez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351075v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140968v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171080v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Trzesien" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307681v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307609v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307700v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307714v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdesselam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307638v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307730v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307722v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307634v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307726v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307711v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307718v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307878v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyaa Amer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villeneuve" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Franchisseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307780v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848258v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307748v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849309v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307742v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848251v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849291v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848217v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849305v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307850v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307754v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848456v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848228v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307757v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307669v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535680v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732198v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732328v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551914v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519142v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614840v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446168v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614433v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turpin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.132-136.232" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837388v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338730v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gutilla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351095v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535660v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mauroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559422v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536080v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mourad-benabdesselam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9207-2938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121647714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grandvillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Hofverberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Angellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae29e3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Zghari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.549317" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l H&#233;rault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad3094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04493798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102719" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104785" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Campanella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Weninger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3228099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zghari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hamzaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3244218" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3248802" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Michele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guttilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mady" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3150870" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirigaldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Serafini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vallan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Perrone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3075518" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campanella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3070695" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3053164" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bahout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3124602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2971152" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2982280" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.002466" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli-Cresi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2480888" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2354512" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900462" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.A.N Velazquez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001361" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005969" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006154" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900453" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.10.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2284289" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2282410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Napp&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.235" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.10.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.01.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RWGX57R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Napp&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408936v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937243" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iacconi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.092" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWGBCWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci585" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1VFDHQGM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapraz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci595" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-9LN116DD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci614" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NMC0D9HK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056372v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch147" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J1MPRQNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sall&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025117104474" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E0ED3310F6057F60F33A450E9EDA8C4CC95FBB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00161-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520243v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00918-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508968v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(01)00766-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562075v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00445384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333952v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Herault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04841200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Fricano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)00870-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04584640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585005v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110088v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ryan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424407v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04584732v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584691v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288981v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914875v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271928v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914980v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557834" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Armellini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindas Balda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berneschi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547526" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271924v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914654v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindes Balda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338771v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366836v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Petit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840208" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914642v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366866v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964760v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desjonqueres" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935531v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964762v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054432v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lupi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Duchez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351075v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140968v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307681v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171080v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Trzesien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307609v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307700v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307714v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdesselam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307730v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307722v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307638v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307711v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307726v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307634v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307718v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307878v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyaa Amer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villeneuve" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Franchisseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307780v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849309v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848258v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307748v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307742v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848251v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849291v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848217v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849305v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307850v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848456v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307754v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848228v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307757v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732198v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307669v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535680v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732328v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551914v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519142v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614840v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446168v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614433v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turpin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.132-136.232" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837388v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338730v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gutilla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351095v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535660v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mauroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559422v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536080v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>