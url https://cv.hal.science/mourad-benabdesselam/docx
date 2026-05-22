--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mourad Benabdesselam </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mourad-benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9207-2938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121647714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards real-time beam monitoring and quality assurance of proton beams using radioluminescent silica fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (1), pp.015010. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ae29e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Rare-Earth Co-Doping on the Trap Level Concentrations in Silica Glasses: Experimental and Theoretical Study of the Light Emission Under X-Rays for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.3005. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental study of luminescence in Gd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; -doped silica glass under ionizing radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (8), pp.16987. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.549317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based scintillators: basic properties of radioluminescence kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (24), pp.245701. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ad3094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 photoreduction to methanol over Nb and N co-doped TiO2 aerogel deposited CuxO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaomiao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.102719. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2024.102719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and mechanoluminescence of Ba4Si6O16:Eu2+, RE phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Suffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (13), pp.134501. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0167222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Measurement Temperature on Radioluminescence Processes in Cerium-Activated Silica Glasses for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (10), pp.4785. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23104785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient light on the radiation-induced attenuation of germanosilicate optical fibers in the visible and near-infrared domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.562-567. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3228099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescence Processes in Cerium-doped Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1933-1941. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3244218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-doped optical fibers for passive and active radiation detection modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (7), pp.6948 - 6955. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3248802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation Induced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3150870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed X-Ray Dosimetry With Optical Fibers by Optical Frequency Domain Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serafini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3075518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3068829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Ionization and Annealing Processes in Irradiated Ge-doped Silica Fiber Preform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3070695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorous-Doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.906-912. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3053164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TL properties of RE-Doped and Co-doped Sol-gel Silica Rods. Application to Passive (OSL) and Real-time (RL) Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3124602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermoluminescence Properties of Potential Fibered-OSL Dosimeter Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1663-1668. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2971152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature and Radiation Effects on Radiation-Sensitive Single-Mode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1643-1649. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2982280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic investigation of composition effects on the radiation-induced attenuation mechanisms of aluminosilicate, Yb-doped silicate, Yb- and Yb,Ce-doped aluminosilicate fiber preforms [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.2466. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.002466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cerium and lanthanum on the photo-darkening and photo-bleaching mechanisms in thulium-doped fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of the Yb2+ emission in the radiodarkening process of Yb-doped optical preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 µm: Quantitative effect of lanthanum, cerium and thulium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incorporation site of Er in nanosized CaF 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli-Cresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (48)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Degradation Levels in Irradiated and Pumped Erbium-Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2480888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge-doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3485 - 3490. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical model of the photo- and radiation-induced degradation of ytterbium-doped silica optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4900462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-stimulated emission analysis of bismuth-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.A.N Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7), pp.1361-1366. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.4.001361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between photo-and radiation-induced darkening in ytterbium-doped fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of Er^3+ ion reduction in the radiation-induced degradation of erbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (21), pp.6154-6157. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous effects of photo- and radio- darkening in ytterbium-doped aluminosilicate fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibre as a TL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 360, pp.9. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-Doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4251 -4256. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4341-4348. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2282410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nanosized hills on Ti3SiC2 oxide layer irradiated with swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 270 (1), pp.36-43. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural changes induced by low energy heavy ion irradiation in titanium silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (8), pp.1503-1511. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes induced by heavy ion irradiation in titanium silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (1), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of swift heavy ion irradiations in polycrystalline aluminum nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269 (2), pp.100-104. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2010.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three different TiO2 morphologies on hydrogen evolution by methanol assisted water splitting: Nanoparticles, nanotubes and aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (22), pp.14360-14373. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marcie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.520-522. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermally connected traps model applied to the thermoluminescence of Eu2+ doped Ba13-xAl22-2xSi10+2xO66 materials (x∼0.6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jobic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (9), pp.941. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2010.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of swift heavy ion irradiations in polycrystalline aluminum nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence characterization of traps involved in the photodarkening of ytterbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (21), pp.3541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damages induced by heavy ions in titanium silicon carbide: effects of nuclear and electronic interactions at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 385 (2), pp.304-307. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal quenching investigation in CVD diamond by simultaneous detection of thermally stimulated luminescence and conductivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.114908. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2937243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of TL thermal quenching in CVD diamond for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.1062-1065. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of B-doped polycrystalline diamond films using thermally stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerma rate effects on thermoluminescent response of CVD diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence properties of CVD diamond for clinical dosimetry use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-4), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron energy dependence of the TL response for CVD diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron absorbed dose determination by calculations of recoil energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (1-4), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nch147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of foreign phases in doped a-alumina powders by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025117104474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of tetragonal zirconia in alumina–zirconia powders by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (5), pp.667-673. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0955-2219(02)00161-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic analysis of &amp;quot;MgAlON&amp;quot; spinel powders: influence of nitrogen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (3-4), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(02)00918-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic analysis of &amp;quot;MgAlON&amp;quot; spinel powders: Influence of nitrogen content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (3-4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and sintering of high-purity alpha-alumina doped by Zr, Th and Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 141, pp.567-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00508968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and sintering of high-purity α-alumina doped by Zr, Th and Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 141-142, pp.567-574. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(01)00766-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally Stimulated Luminescence and Exoelectron Emission Mechanism of the 430 K (D') Dosimetric Peak of alpha-Al2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (1-4), pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of point defects on the thermoluminescence of alpha-Al2O3 : application to dosimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (1-4), pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00493124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des solides par thermoluminescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51 (3), pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00493134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the calcining conditions on the thermoluminescence of pure and doped alpha alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 65 (1-4), pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00445384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure en temps réel et contrôle qualité des faisceaux de protonthérapie pulsés balayés à l'aide d'une fibre optique en silice radioluminescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e Journées Scientifiques de Physique Médicale (JS SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de physique médicale (SFPM), Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillating sol-gel silica glasses and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium SiO2, Advanced Dielectrics and Related Devices (SiO2-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Hubert Curien, Jun 2025, St Etienne (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Measurement and Quality Assurance of Pulsed Proton Beams Using Silica Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Conference of the Particle Therapy Cooperative Group (PTCOG 63)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PTCOG, Jun 2025, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimètre à fibre optique en silice pour le contrôle qualité en radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPM, 62e Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radioluminescent silica optical fiber for quality control in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Radiotherapy and Oncology (ESTRO), May 2024, Glasgow (Ecosse), United Kingdom. pp.S3178-S3181, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(24)00870-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of silica-based fiber radioluminescence for pulsed-radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Solid State Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation quenching in radio-luminescent dosimeters: a new response to an old problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference on Solid State Dosimetry, SSD20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechano-optical couplings in an oxynitride glass-ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Suffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTICSMEET2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures dosimétriques en temps réel du signal de radioluminescence d’un verre de silice dopée Gd déportées via une fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2023 - 40èmes JOURNÉES NATIONALES d’OPTIQUE GUIDÉE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of silica optical fibers for real-time dosimetry of pulsed radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on SiO2, Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Response of Silica-Based Scintillators and Other Challenges for Innovative Medical Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on SiO2, Dielectrics and Related Devices, SiO2 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and Radioluminescence Processes in Sol-Gel Gd3+-doped silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 2023 - The 14th international conference on SiO2, advanced dielectrics and related devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres de silice dopés cérium pour la détection de rayonnements ionisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er-and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022, International Conferences on Modern Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassy materials and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science, Engineering &amp; Technology International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialty optical fibres at INPHYNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOurnées du GdR ELIOS (Groupement de Recherche Effets non-linéaires dans les fibres optiques et en optique intégrée )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR ELIOS, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: the good, the bad and the ugly of light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New glassy materials for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Radiation Effects on Optoelectronics and Photonics Technologies (RADOPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation lnduced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2020 (Opto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco (CA), United States. pp.112760S, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of radiation dose sensors based on aluminum-doped silicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Medical Measurements and Applications (MeMeA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers under irradiation: quantitative assessment of the energy distribution of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Enfineering, Apr 2020, VIRTUAL CONFERENCE, France. pp.113571 B, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass ceramics based on SnO2 nanocrystals: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindas Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Components and Materials XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.38, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2547526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Recombination Process in irradiated Ge-doped Silica Preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: a stimulating oxymoron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre ATAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorus-doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [Virtuel Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO2-based transparent glass-ceramics: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er- and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers doped with active ions for large mode fiber lasers and radiation dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scattering fibers used as sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Glass (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors based on nanoparticles-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in Optical Waveguides: A Toolbox to Promote Lasers, Amplifiers and Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific mechanisms associated with rare-earth dopants (Yb, Er, Ce) in the radiation-induced attenuation of silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the response after irradiation of aluminum doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary X-ray experiments of CERTYF project: combined radiations & temperature effects on optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response after γ-ray irradiation of pure, Al- and P- doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by TSL of the properties of some potential fibred-OSL dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Radiation-Induced Density of Trapping States: general technique and application to some silicabased optical fiber glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy level of Ce3+ at energy higher than 2000 cm-1 in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNCS-ESG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialty optical fibres at INPHYNI, Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice workshop on Photonics, Quantum &amp; Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Maamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the RIA in silica-based optical fibers: contribution of the photoionization of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium SiO2, Advanced Dielectrics and Related Devices (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SURFIN : nouveaux matériaux pour la SURveillance par Fibre optique des Installations Nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capoen Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées sur les Fibres en Milieu Radiatif (FMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 μm: Quantitative effect of lanthanum, cerium and thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-and radio-darkening in rare-earth-doped silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Kanpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement des fibres alumino-silicates dopées thulium pompées à 1 ,07 µm : effet quantitatif du lanthane, cérium et thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la dégradation radio-induite dans les simulations d'amplificateurs à fibres dopées terres-rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Chatenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Systématique de l'Implication des Dopants dans la Dégradation Radio-induite des Fibres Optiques en Silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉDUCTION DU PHOTO-NOIRCISSEMENT PAR UN CO-DOPAGE AU LANTHANE OU AU CÉRIUM DES FIBRES OPTIQUES DOPÉES AU THULIUM POMPÉES À 1070 NM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optiques Guidées (Congrès Optique Bretagne 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Degradation Levels in Irradiated Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, BOSTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction du laser de pompe et des pertes radio-induites dans les Fibres Optiques dopées Terres Rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateurs à fibres Er et Yb en milieu radiatif : réversibilité et contrôle des états de dégradation d'équilibre locaux sous irradiation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Verres Irradiés 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets antagonistes de la vitesse de chauffe sur la sensibilité de la réponse de deux détecteurs en mode-TL : le TLD500 et la fibre optique dopée Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres ytterbium : influence de la pompe sur les pertes induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des ions Er3+ dans le processus de noircissement des fibres optiques dopées erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour centres involved in radiation-induced losses of erbium-doped aluminosilicate optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MODÈLE PHYSIQUE VALIDÉ DE DÉGRADATION DES AMPLIFICATEURS À FIBRES DOPÉES YTTERBIUM OPÉRANT EN MILIEU IONISANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INTERACTION ENTRE LE PHOTO ET LE RADIO-NOIRCISSEMENT DANS LES FIBRES ALUMINOSILICATES DOPEES YTTERBIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous effects of photo-and radio-darkening in ytterbium-doped aluminosilicate fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MODELE SUFFISANT DE PHOTO-, RADIO-ET PHOTO-RADIO-NOIRCISSEMENT DES FIBRES OPTIQUES EN SILICE DOPEES YTTERBIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of correlation between CT numbers and tissue parameters on Monte Carlo simulations: dosimetric aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyaa Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Franchisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Monte Carlo Techniques in Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient model of the photo-, radio-, and simultaneous photo-radio-induced degradation of ytterbium-doped silica optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE - Nuclear and Space Radiation Effects on Components NSREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation des fibres optiques Aluminosilicates dopées Ytterbium en milieu radiatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE. NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres colorés induits par irradiation dans les fibres germanosilicates dopées erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets simultanés du photo- et radio-noircissement sur les fibres optiques aluminosilicates dopées ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la silice des fibres optiques dopées Ytterbium soumises aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées Fibres optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibres as a TSL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la silice des fibres optiques dopées Ytterbium soumises aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32èmes journées de l'optique guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of TSL technique in the characterisation of darkening of ytterbium doped optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de débits de dose. Des composants bipolaires aux fibres optiques, un examen critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2012: 3èmes Journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres colorés induits par irradiations des fibres optiques fabriquées par MCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Substrate tube Quality on TSL Features of Yb-doped Silica Preforms of Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par TL des défauts induits dans les fibres en silice dopées ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence Analysis of darkening in Yb doped silica based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics, Photonics and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Algers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Radiation Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Laengenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du photo-noircissement des fibres optiques dopées ytterbium par thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF THE THERMALLY STIMULATED LUMINESCENCE IN THE STUDY OF RADIATION-INDUCED COLOUR CENTRES IN YTTERBIUM-DOPED SILICA-BASED OPTICAL FIBRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ions induced damages in Ti3SiC2: effect of irradiation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Daytona Beach, Floride, United States. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Diamond, Diamond like Materials, Carbon Nanotubes and Nitrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aluminum nitride material under swift heavy ion irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Cracovie, Poland. pp.1105-1108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages d'irradiation dans Ti3SiC2 : Effets des interactions nucléaires et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point defects in alumina studied by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosolid 4 : European conference on transformation kinetics and reactivity of solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Saint Vincent, Italy. pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00614840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages d'irradiation dans Ti3SiC2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation damages in Ti3SiC2: formation and characterisation of the oxide layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany. pp.2187-2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point defects effect on the sintering of alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Versailles, France. pp.232-235, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.132-136.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00614433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Radioluminescence Processes in Cerium-doped silicaglasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components &amp; Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gutilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems (RADECS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement dans des fibres optiques à base de silice dopée Tm3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nice Cube (Nice) nanosatellite project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Complex Systems, Academy of Excellence 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ grown erbium-doped dielectric nanoparticles in silica-based transparent optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU GROWN ERBIUM-DOPED DIELECTRIC NANOPARTICLES IN SILICABASED TRANSPARENT OPTICAL FIBERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mourad Benabdesselam </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mourad-benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9207-2938</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">121647714</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards real-time beam monitoring and quality assurance of proton beams using radioluminescent silica fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mélin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics in Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71 (1), pp.015010. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6560/ae29e3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Rare-Earth Co-Doping on the Trap Level Concentrations in Silica Glasses: Experimental and Theoretical Study of the Light Emission Under X-Rays for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (10), pp.3005. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25103005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined theoretical and experimental study of luminescence in Gd&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; -doped silica glass under ionizing radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (8), pp.16987. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.549317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05028301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silica-based scintillators: basic properties of radioluminescence kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (24), pp.245701. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ad3094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 photoreduction to methanol over Nb and N co-doped TiO2 aerogel deposited CuxO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miaomiao Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of CO2 Utilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81, pp.102719. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcou.2024.102719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04493798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Measurement Temperature on Radioluminescence Processes in Cerium-Activated Silica Glasses for Dosimetry Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (10), pp.4785. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23104785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and mechanoluminescence of Ba4Si6O16:Eu2+, RE phosphors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Suffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Houizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Rouxel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159 (13), pp.134501. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0167222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient light on the radiation-induced attenuation of germanosilicate optical fibers in the visible and near-infrared domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Weninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (4), pp.562-567. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3228099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radioluminescence Processes in Cerium-doped Silica Glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 70 (8), pp.1933-1941. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2023.3244218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04002181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ge-doped optical fibers for passive and active radiation detection modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (7), pp.6948 - 6955. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2023.3248802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04017720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation Induced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2022.3150870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed X-Ray Dosimetry With Optical Fibers by Optical Frequency Domain Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Serafini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Vallan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Perrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 70, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2021.3075518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photobleaching Effect on Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo de Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3068829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Ionization and Annealing Processes in Irradiated Ge-doped Silica Fiber Preform.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3070695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorous-Doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.906-912. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3053164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TL properties of RE-Doped and Co-doped Sol-gel Silica Rods. Application to Passive (OSL) and Real-time (RL) Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (24), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3124602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermoluminescence Properties of Potential Fibered-OSL Dosimeter Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1663-1668. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2971152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Temperature and Radiation Effects on Radiation-Sensitive Single-Mode Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1643-1649. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2982280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic investigation of composition effects on the radiation-induced attenuation mechanisms of aluminosilicate, Yb-doped silicate, Yb- and Yb,Ce-doped aluminosilicate fiber preforms [Invited]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.2466. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.9.002466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cerium and lanthanum on the photo-darkening and photo-bleaching mechanisms in thulium-doped fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2017.04.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ observation of the Yb2+ emission in the radiodarkening process of Yb-doped optical preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cavani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.002025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 µm: Quantitative effect of lanthanum, cerium and thulium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01340389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incorporation site of Er in nanosized CaF 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco d'Acapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pelli-Cresi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (48)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Degradation Levels in Irradiated and Pumped Erbium-Doped Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 62 (6), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2015.2480888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge-doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (6), pp.3485 - 3490. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A physical model of the photo- and radiation-induced degradation of ytterbium-doped silica optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4900462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally-stimulated emission analysis of bismuth-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Jain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M.A.N Velazquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (7), pp.1361-1366. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OME.4.001361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay between photo-and radiation-induced darkening in ytterbium-doped fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.005969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of Er^3+ ion reduction in the radiation-induced degradation of erbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (21), pp.6154-6157. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.39.006154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous effects of photo- and radio- darkening in ytterbium-doped aluminosilicate fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4900453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibre as a TL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 360, pp.9. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-Doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4251 -4256. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 60 (6), pp.4341-4348. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2013.2282410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01011687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of nanosized hills on Ti3SiC2 oxide layer irradiated with swift heavy ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 270 (1), pp.36-43. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2011.09.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00664404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural changes induced by low energy heavy ion irradiation in titanium silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (8), pp.1503-1511. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2011.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00587048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural changes induced by heavy ion irradiation in titanium silicon carbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 409 (1), pp.53-61. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2010.12.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of swift heavy ion irradiations in polycrystalline aluminum nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 269 (2), pp.100-104. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2010.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00547349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marcie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.520-522. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of three different TiO2 morphologies on hydrogen evolution by methanol assisted water splitting: Nanoparticles, nanotubes and aerogels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela d'Elia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hochepied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Rigacci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (22), pp.14360-14373. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00628795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The thermally connected traps model applied to the thermoluminescence of Eu2+ doped Ba13-xAl22-2xSi10+2xO66 materials (x∼0.6).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deniard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jobic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 32 (9), pp.941. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2010.01.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of swift heavy ion irradiations in polycrystalline aluminum nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence characterization of traps involved in the photodarkening of ytterbium-doped silica fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (21), pp.3541</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damages induced by heavy ions in titanium silicon carbide: effects of nuclear and electronic interactions at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 385 (2), pp.304-307. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00408936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal quenching investigation in CVD diamond by simultaneous detection of thermally stimulated luminescence and conductivity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103, pp.114908. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2937243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00530726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of TL thermal quenching in CVD diamond for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.1062-1065. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of B-doped polycrystalline diamond films using thermally stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Butler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diamond and Related Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4-7), pp.805-808. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.diamond.2006.11.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerma rate effects on thermoluminescent response of CVD diamond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.115-118. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence properties of CVD diamond for clinical dosimetry use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-4), pp.87-90. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The electron energy dependence of the TL response for CVD diamonds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 119 (1-4), pp.49-52. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nci614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron absorbed dose determination by calculations of recoil energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 110 (1-4), pp.807-811. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rpd/nch147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of tetragonal zirconia in alumina–zirconia powders by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (5), pp.667-673. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0955-2219(02)00161-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of foreign phases in doped a-alumina powders by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73 (1), pp.25-33. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025117104474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic analysis of &amp;quot;MgAlON&amp;quot; spinel powders: influence of nitrogen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (3-4), pp.381-388. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(02)00918-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00520243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic analysis of &amp;quot;MgAlON&amp;quot; spinel powders: Influence of nitrogen content.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Morey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 159 (3-4), pp.381-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and sintering of high-purity alpha-alumina doped by Zr, Th and Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 141, pp.567-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00508968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and sintering of high-purity α-alumina doped by Zr, Th and Ca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ferey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Ionics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 141-142, pp.567-574. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-2738(01)00766-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermally Stimulated Luminescence and Exoelectron Emission Mechanism of the 430 K (D') Dosimetric Peak of alpha-Al2O3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Molnár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (1-4), pp.253-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of point defects on the thermoluminescence of alpha-Al2O3 : application to dosimetry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 84 (1-4), pp.91-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00493124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des solides par thermoluminescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 51 (3), pp.913-922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00493134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the calcining conditions on the thermoluminescence of pure and doped alpha alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation Protection Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 65 (1-4), pp.243-246</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00445384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Measurement and Quality Assurance of Pulsed Proton Beams Using Silica Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Conference of the Particle Therapy Cooperative Group (PTCOG 63)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PTCOG, Jun 2025, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure en temps réel et contrôle qualité des faisceaux de protonthérapie pulsés balayés à l'aide d'une fibre optique en silice radioluminescente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Melin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e Journées Scientifiques de Physique Médicale (JS SFPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de physique médicale (SFPM), Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillating sol-gel silica glasses and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Symposium SiO2, Advanced Dielectrics and Related Devices (SiO2-2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Hubert Curien, Jun 2025, St Etienne (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dosimètre à fibre optique en silice pour le contrôle qualité en radiothérapie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Angellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFPM, 62e Journées Scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale (SFPM), Jun 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04841200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of radioluminescent silica optical fiber for quality control in proton therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiammetta Fricano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTRO - 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Radiotherapy and Oncology (ESTRO), May 2024, Glasgow (Ecosse), United Kingdom. pp.S3178-S3181, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-8140(24)00870-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05333960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scintillation quenching in radio-luminescent dosimeters: a new response to an old problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference on Solid State Dosimetry, SSD20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of silica-based fiber radioluminescence for pulsed-radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petter Hofverberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Solid State Dosimetry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Viareggio, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTICSMEET2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechano-optical couplings in an oxynitride glass-ceramic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rocquefelte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Suffren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominic Ryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV JOINT ANNUAL MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures dosimétriques en temps réel du signal de radioluminescence d’un verre de silice dopée Gd déportées via une fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOG 2023 - 40èmes JOURNÉES NATIONALES d’OPTIQUE GUIDÉE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of silica optical fibers for real-time dosimetry of pulsed radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on SiO2, Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Response of Silica-Based Scintillators and Other Challenges for Innovative Medical Dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grandvillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Hérault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on SiO2, Dielectrics and Related Devices, SiO2 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence and Radioluminescence Processes in Sol-Gel Gd3+-doped silica glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SiO2 2023 - The 14th international conference on SiO2, advanced dielectrics and related devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Palermo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verres de silice dopés cérium pour la détection de rayonnements ionisants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay Between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er-and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMTEC 2022, International Conferences on Modern Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Pérouse, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04584691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glassy materials and optical fibers for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science, Engineering &amp; Technology International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialty optical fibres at INPHYNI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOurnées du GdR ELIOS (Groupement de Recherche Effets non-linéaires dans les fibres optiques et en optique intégrée )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR ELIOS, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: the good, the bad and the ugly of light scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Robine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Brazilian Materials Research Society Meeting (XIX B-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Virtual conference, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New glassy materials for remote ionizing radiation dosimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Cieslikiewicz-Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Mahiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Radiation Effects on Optoelectronics and Photonics Technologies (RADOPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, St Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03450049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Dependence of Radiation lnduced Attenuation of Aluminosilicate Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference RADECS 2021 - Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03466373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconsidering nanoparticles in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2020 (Opto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco (CA), United States. pp.112760S, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2548713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers under irradiation: quantitative assessment of the energy distribution of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE PHOTONICS EUROPE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE - The International Society for Optical Enfineering, Apr 2020, VIRTUAL CONFERENCE, France. pp.113571 B, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary investigation of radiation dose sensors based on aluminum-doped silicate optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Olivero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Mirigaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Medical Measurements and Applications (MeMeA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared Radiation-Induced Attenuation of Germanosilicate Optical Fibers at MGy dose levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by Thermoluminescence of the Recombination Process in irradiated Ge-doped Silica Preform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, [Virtual Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03271924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in optical fibers: a stimulating oxymoron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuorui Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorel Fourmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Francois-Saint-Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">pre ATAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtual conference, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operating Temperature Range of Phosphorus-doped Optical Fiber Dosimeters Exploiting Infrared Radiation-Induced Attenuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Campanella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Boukenter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ouerdane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NSREC 2020 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, [Virtuel Event], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-03273328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic glass ceramics based on SnO2 nanocrystals: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Armellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindas Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Components and Materials XVII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.38, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2547526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Interplay between Radiation-induced Attenuation, Photodarkening and Photobleaching at Pump Wavelength in Er- and Yb-doped Silica Optical Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium (PIERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, ROME, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SnO2-based transparent glass-ceramics: advances and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lam Thi Ngoc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damiano Massella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rolindes Balda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Berneschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Jelenia Gora, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical fibers doped with active ions for large mode fiber lasers and radiation dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kinowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly scattering fibers used as sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Glass (ICG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensors based on nanoparticles-doped optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Tosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Molardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGG-USTV Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nurnberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles in Optical Waveguides: A Toolbox to Promote Lasers, Amplifiers and Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurizio Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëticia Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lukowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 21st International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON.2019.8840208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific mechanisms associated with rare-earth dopants (Yb, Er, Ce) in the radiation-induced attenuation of silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoluminescence in Rare Earths: Photonic Materials and Devices (PRE'19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the response after irradiation of aluminum doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary X-ray experiments of CERTYF project: combined radiations & temperature effects on optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Desjonqueres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Morana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response after γ-ray irradiation of pure, Al- and P- doped silica preforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by TSL of the properties of some potential fibred-OSL dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THE 12th INTERNATIONAL SYMPOSIUM ON SiO2, ADVANCED DIELECTRICS AND RELATED DEVICES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of the Radiation-Induced Density of Trapping States: general technique and application to some silicabased optical fiber glasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Alessi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2018 : 9eme journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-01964762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy level of Ce3+ at energy higher than 2000 cm-1 in silica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Rita Cicconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Ligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PNCS-ESG 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nice Cube (Nice$^3$) nanosatellite project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florentin Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Maamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex days 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01815444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specialty optical fibres at INPHYNI, Nice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nice workshop on Photonics, Quantum &amp; Nonlinear Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the RIA in silica-based optical fibers: contribution of the photoionization of radiation-induced trapped states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium SiO2, Advanced Dielectrics and Related Devices (SiO2 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SURFIN : nouveaux matériaux pour la SURveillance par Fibre optique des Installations Nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capoen Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouazaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissrine Al Helou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Bahout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Journées sur les Fibres en Milieu Radiatif (FMR 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady photo-darkening of thulium alumino-silicate fibers pumped at 1.07 μm: Quantitative effect of lanthanum, cerium and thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Dielectrics and related Devices symposium (SiO2 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-and radio-darkening in rare-earth-doped silica-based optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-B Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Fiber Optics and Photonics - PHOTONICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Kanpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02054432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement des fibres alumino-silicates dopées thulium pompées à 1 ,07 µm : effet quantitatif du lanthane, cérium et thulium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction de la dégradation radio-induite dans les simulations d'amplificateurs à fibres dopées terres-rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Chatenay-Malabry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude Systématique de l'Implication des Dopants dans la Dégradation Radio-induite des Fibres Optiques en Silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉDUCTION DU PHOTO-NOIRCISSEMENT PAR UN CO-DOPAGE AU LANTHANE OU AU CÉRIUM DES FIBRES OPTIQUES DOPÉES AU THULIUM POMPÉES À 1070 NM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optiques Guidées (Congrès Optique Bretagne 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equilibrium Degradation Levels in Irradiated Erbium-Doped Fiber Amplifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Nuclear and Space Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, BOSTON, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interaction du laser de pompe et des pertes radio-induites dans les Fibres Optiques dopées Terres Rares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amplificateurs à fibres Er et Yb en milieu radiatif : réversibilité et contrôle des états de dégradation d'équilibre locaux sous irradiation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Verres Irradiés 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets antagonistes de la vitesse de chauffe sur la sensibilité de la réponse de deux détecteurs en mode-TL : le TLD500 et la fibre optique dopée Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour centres involved in radiation-induced losses of erbium-doped aluminosilicate optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fibres ytterbium : influence de la pompe sur les pertes induites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des ions Er3+ dans le processus de noircissement des fibres optiques dopées erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'INTERACTION ENTRE LE PHOTO ET LE RADIO-NOIRCISSEMENT DANS LES FIBRES ALUMINOSILICATES DOPEES YTTERBIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MODÈLE PHYSIQUE VALIDÉ DE DÉGRADATION DES AMPLIFICATEURS À FIBRES DOPÉES YTTERBIUM OPÉRANT EN MILIEU IONISANT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous effects of photo-and radio-darkening in ytterbium-doped aluminosilicate fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MODELE SUFFISANT DE PHOTO-, RADIO-ET PHOTO-RADIO-NOIRCISSEMENT DES FIBRES OPTIQUES EN SILICE DOPEES YTTERBIUM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34e Journées Nationales d'Optique Guidée (JNOG 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of correlation between CT numbers and tissue parameters on Monte Carlo simulations: dosimetric aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dyaa Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Franchisseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Monte Carlo Techniques in Medical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Quebec City, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sufficient model of the photo-, radio-, and simultaneous photo-radio-induced degradation of ytterbium-doped silica optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on SiO2, Advanced Dielectrics and Related Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Opposite Effects of the Heating Rate on the TSL Sensitivity of Ge doped Fiber and TLD500 Dosimeters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE - Nuclear and Space Radiation Effects on Components NSREC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2014.2354512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation des fibres optiques Aluminosilicates dopées Ytterbium en milieu radiatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global View on Dose Rate Effects in Silica-Based Fibers and Devices Damaged by Radiation-Induced Carrier Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE. NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres colorés induits par irradiation dans les fibres germanosilicates dopées erbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets simultanés du photo- et radio-noircissement sur les fibres optiques aluminosilicates dopées ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Ge-doped Optical Fiber as a Thermoluminescent Dosimeter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NUCLEAR AND SPACE RADIATION EFFECTS CONFERENCE NSREC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, San Francisco, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la silice des fibres optiques dopées Ytterbium soumises aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes journées Fibres optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Ge-doped optical fibres as a TSL-mode detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégradation de la silice des fibres optiques dopées Ytterbium soumises aux radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32èmes journées de l'optique guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00849305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of TSL technique in the characterisation of darkening of ytterbium doped optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFT Workshop 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lannion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des effets de débits de dose. Des composants bipolaires aux fibres optiques, un examen critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FMR2012: 3èmes Journées sur les Fibres Optiques en Milieu Radiatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centres colorés induits par irradiations des fibres optiques fabriquées par MCVD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernard Duchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Substrate tube Quality on TSL Features of Yb-doped Silica Preforms of Optical Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Symposium "SiO2: Advanced Dielectrics and Related Devices"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Hyères, France. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence par TL des défauts induits dans les fibres en silice dopées ytterbium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Journées Nationales sur les Fibres Optiques en Milieu Radiatif (FMR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoluminescence Analysis of darkening in Yb doped silica based optical fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optics, Photonics and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Algers, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Radiation Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Laengenfeld, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du photo-noircissement des fibres optiques dopées ytterbium par thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BENEFITS OF THE THERMALLY STIMULATED LUMINESCENCE IN THE STUDY OF RADIATION-INDUCED COLOUR CENTRES IN YTTERBIUM-DOPED SILICA-BASED OPTICAL FIBRES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on the structure of Non-Crystalline Materials (NCM11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heavy ions induced damages in Ti3SiC2: effect of irradiation temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Daytona Beach, Floride, United States. pp.199-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of CVD diamond-based TL dosimeters in radiotherapy environments using photon and electron beams from treatment accelerators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petitfils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marcié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Conference on Diamond, Diamond like Materials, Carbon Nanotubes and Nitrides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of aluminum nitride material under swift heavy ion irradiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Cracovie, Poland. pp.1105-1108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages d'irradiation dans Ti3SiC2 : Effets des interactions nucléaires et électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point defects in alumina studied by thermoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosolid 4 : European conference on transformation kinetics and reactivity of solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Saint Vincent, Italy. pp.91-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00614840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommages d'irradiation dans Ti3SiC2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cherbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00409050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irradiation damages in Ti3SiC2: formation and characterisation of the oxide layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Nappé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Audubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Beauvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany. pp.2187-2191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point defects effect on the sintering of alumina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Papin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Guilhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philibert Iacconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Conference of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Versailles, France. pp.232-235, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.132-136.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00614433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of Radioluminescence Processes in Cerium-doped silicaglasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Zghari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andy Cassez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraud Bouwmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Guttilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Radiation and its Effects on Components &amp; Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of TSL properties of potential fibered-OSL dosimeter materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Gutilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham El Hamzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radiation and its Effects on Components and Systems (RADECS 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photo-noircissement dans des fibres optiques à base de silice dopée Tm3+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Vermillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Nice Cube (Nice) nanosatellite project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Millour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Otagalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stibbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Complex Systems, Academy of Excellence 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ grown erbium-doped dielectric nanoparticles in silica-based transparent optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00535660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation effects in ytterbium-doped silica optical fibers: traps and color centers related to the radiation-induced optical losses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Benabdesselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mebrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00559422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IN-SITU GROWN ERBIUM-DOPED DIELECTRIC NANOPARTICLES IN SILICABASED TRANSPARENT OPTICAL FIBERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dussardier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mauroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislaw Trzesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00536080v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId397"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41DC3054"/>
+    <w:nsid w:val="AF288DE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mourad-benabdesselam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9207-2938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121647714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grandvillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Hofverberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Angellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae29e3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Zghari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.549317" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l H&#233;rault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad3094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04493798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102719" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258645v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167222" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098815v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104785" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Campanella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Weninger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3228099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zghari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hamzaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3244218" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3248802" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Michele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guttilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mady" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3150870" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirigaldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Serafini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vallan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Perrone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3075518" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campanella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3070695" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3053164" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bahout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3124602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2971152" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2982280" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.002466" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli-Cresi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2480888" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2354512" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900462" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.A.N Velazquez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001361" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005969" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006154" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900453" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.10.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2284289" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2282410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Napp&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.235" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.10.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.01.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RWGX57R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Napp&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408936v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937243" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iacconi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.092" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWGBCWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci585" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1VFDHQGM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapraz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci595" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-9LN116DD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci614" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NMC0D9HK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056372v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch147" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J1MPRQNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520259v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sall&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025117104474" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E0ED3310F6057F60F33A450E9EDA8C4CC95FBB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00161-9" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520243v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00918-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508968v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(01)00766-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562075v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00445384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333952v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Herault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333963v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04841200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Fricano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)00870-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04584640v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585005v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110088v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ryan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424407v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04584732v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584691v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288981v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914875v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271928v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914980v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557834" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Armellini" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindas Balda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berneschi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547526" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271924v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914654v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindes Balda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338771v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366836v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Petit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840208" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914642v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366866v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964760v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desjonqueres" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935531v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964762v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577802v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054432v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lupi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Duchez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351075v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140968v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307681v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171080v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Trzesien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307609v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307700v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307714v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdesselam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307730v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307722v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307638v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307711v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307726v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307634v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307718v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307878v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyaa Amer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villeneuve" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Franchisseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307780v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849309v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848258v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307748v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307742v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848251v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849291v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848217v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849305v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307850v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848456v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307754v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848228v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307757v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732198v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307669v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535680v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732328v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551914v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519142v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614840v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446168v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614433v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turpin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.132-136.232" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837388v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338730v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gutilla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351095v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535660v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mauroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559422v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536080v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mourad-benabdesselam" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9207-2938" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121647714" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446779v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grandvillain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Hofverberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Angellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ae29e3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064523v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Zghari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Hamzaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Morana" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouerdane" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capoen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25103005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028301v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.549317" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156236v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vidal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l H&#233;rault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Benabdesselam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ad3094" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04493798v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miaomiao Wen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcou.2024.102719" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098815v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23104785" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258645v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Duval" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Suffren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Houizot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Rouxel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167222" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Campanella" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Weninger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Meyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3228099" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002181v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zghari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. El Hamzaoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3244218" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017720v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benabdesselam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mady" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Cieslikiewicz-Bouet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2023.3248802" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705721v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo de Michele" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Guttilla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Mady" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2022.3150870" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441945v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Olivero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Mirigaldi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Serafini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Vallan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Perrone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3075518" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271896v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Muller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271890v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guttilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Campanella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morana" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukenter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3070695" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271898v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Melin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Robin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3053164" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412436v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bahout" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3124602" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902686v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2971152" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903543v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2982280" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.9.002466" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598970v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lupi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vermillac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2017.04.066" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307474v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Ollier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Corbel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernard Duchez" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cavani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.002025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379169v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Acapito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pelli-Cresi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223245v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Duchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mebrouk" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2480888" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01185933v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2354512" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223816v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900462" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053776v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M.A.N Velazquez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OME.4.001361" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.005969" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081773v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.39.006154" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223819v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4900453" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780090v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2012.10.016" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940103v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2284289" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01011687v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2282410" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Napp&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Monnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Audubert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grosseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beauvy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2011.09.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587048v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Maurice" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thom&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2011.01.002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guilhot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2010.12.235" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547349v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2010.10.025" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740867v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marcie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.02.004" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN0T1WZG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00628795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela d'Elia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hochepied" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Berger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.08.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Denis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deniard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rocquefelte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2010.01.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3RWGX57R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Napp&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529607v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408936v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.018" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530726v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Butler" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2937243" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Iacconi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Butler" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.092" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZWGBCWN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438282v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philibert Iacconi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2006.11.089" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci585" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-1VFDHQGM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056395v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Serrano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapraz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci595" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-9LN116DD-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Costa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nci614" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-NMC0D9HK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056372v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rpd/nch147" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-J1MPRQNH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sall&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0955-2219(02)00161-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520259v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ferey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025117104474" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2E0ED3310F6057F60F33A450E9EDA8C4CC95FBB2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00520243v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morey" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(02)00918-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297264v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grosseau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00508968v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527285v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2738(01)00766-4" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562075v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Moln&#225;r" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Papin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493124v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00493134v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00445384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333963v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Melin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Herault" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333952v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157355v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04841200v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333960v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiammetta Fricano" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(24)00870-3" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585005v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04584640v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouazaoui" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424407v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ouerdane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110088v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Ryan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418194v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bouwmans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-04584732v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418168v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837410v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Chadeyron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584691v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811261v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288981v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dussardier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuorui Lu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorel Fourmont" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Robine" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450049v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03466373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914668v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2548713" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914980v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557834" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914875v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271928v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03271924v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442071v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Francois-Saint-Cyr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-03273328v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Boukenter" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914972v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Thi Ngoc Tran" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Armellini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindas Balda" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Berneschi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547526" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140847v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914654v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Massella" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolindes Balda" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338771v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kinowski" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366877v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Tosi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Molardi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bellec" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366874v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366836v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ferrari" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Petit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2019.8840208" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914642v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366866v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964760v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Desjonqueres" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dufour" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964766v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935531v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-01964762v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860723v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Cicconi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Ligny" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815444v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Millour" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ottogalli" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Maamri" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Stibbe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577802v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140922v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718128v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capoen Bruno" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissrine Al Helou" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bahout" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351037v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054432v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Lupi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermillac" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Duchez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Mebrouk" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Blanc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351075v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140968v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307681v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171080v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislaw Trzesien" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307609v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307700v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307714v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benabdesselam" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307638v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307730v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307722v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307726v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307711v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307634v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307718v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307878v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Garnier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dyaa Amer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Villeneuve" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Franchisseur" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307618v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307780v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849309v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848258v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307748v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307742v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848251v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849291v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848217v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849305v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307850v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848456v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307754v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848228v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307757v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732198v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307669v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535680v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732328v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551914v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307873v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marci&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519142v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409075v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614840v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409050v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446168v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00614433v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Turpin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.132-136.232" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraud Bouwmans" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837388v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338730v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gutilla" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351095v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083791v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Millour" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Otagalli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maamri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stibbe" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00535660v2" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mauroy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559422v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00536080v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>