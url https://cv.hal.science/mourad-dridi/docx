--- v0 (2026-03-16)
+++ v1 (2026-05-25)
@@ -571,291 +571,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DAS: An Efficient NoC Router for Mixed-Criticality Real-Time Systems</w:t>
+                <w:t xml:space="preserve">Modeling and Validation of a Mixed-Criticality NoC Router Using the IF Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Lallali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Singhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 35th International Conference on Computer Design (ICCD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCD.2017.42⟩</w:t>
+              <w:t xml:space="preserve">the 10th International Workshop on Network on Chip Architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3139540.3139543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713312v1</w:t>
+                <w:t xml:space="preserve">hal-01713333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Validation of a Mixed-Criticality NoC Router Using the IF Language</w:t>
+                <w:t xml:space="preserve">DAS: An Efficient NoC Router for Mixed-Criticality Real-Time Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rubini</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Singhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 10th International Workshop on Network on Chip Architectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Boston, United States. </w:t>
+              <w:t xml:space="preserve">2017 IEEE 35th International Conference on Computer Design (ICCD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Boston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3139540.3139543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCD.2017.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713333v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An example of early scheduling analysis with AADL</w:t>
               </w:r>
@@ -1262,51 +1262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Singhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1351,269 +1351,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01867949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DTFM: a Flexible Model for Schedulability Analysis of Real-Time Applications on NoC-based Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Dridi</w:t>
+                <w:t xml:space="preserve">NORTH: Non-intrusive Observation and RunTime verification of cyber-pHysical systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rufino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Casimiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antónia Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Singhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGBED Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ada User Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01497856v1</w:t>
+                <w:t xml:space="preserve">hal-01869010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NORTH: Non-intrusive Observation and RunTime verification of cyber-pHysical systems.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antónia Lopes</w:t>
+                <w:t xml:space="preserve">DTFM: a Flexible Model for Schedulability Analysis of Real-Time Applications on NoC-based Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Singhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ada User Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM SIGBED Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (4), pp.53--59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3177803.3177812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869010v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Multi-Abstraction Level Evaluation of a NoC Router for Mixed-Criticality Real-Time Systems</w:t>
               </w:r>
@@ -1638,51 +1638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Lallali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Johanna Sepulveda Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Singhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2146,51 +2146,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Dridi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdeddaim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTAS58335.2023.00035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03329757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Roger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713312v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2017.42" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139540.3139543" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01419160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nam Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourad Hafidhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Winstead" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03164501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2020.101931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01867949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264818" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177803.3177812" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01869010v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rufino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Casimiro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02926475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323382v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Dridi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Abdeddaim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Daini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTAS58335.2023.00035" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03329757v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Roger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dissaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Legrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rubini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02153512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Singhoff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01825157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Nam Tran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalil Boukhobza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemarchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Lallali" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3139540.3139543" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01713312v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Johanna Sepulveda Florez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCD.2017.42" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01419160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Nam Tran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mourad Hafidhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Winstead" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03164501v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2020.101931" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01867949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3264818" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01869010v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rufino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Casimiro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nia Lopes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3177803.3177812" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867673v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02926475v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BRES0051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01716934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>