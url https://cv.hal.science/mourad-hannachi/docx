--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,446 +100,446 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing capacities for sustainability transition policy design: Lessons from French pesticide reduction plans</w:t>
+                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Trèves</w:t>
+                <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Alignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104175⟩</w:t>
+              <w:t xml:space="preserve">One Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Food systems, 8 (7), pp.101309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803908v1</w:t>
+                <w:t xml:space="preserve">hal-05079011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting crops with plant diversity: Agroecological promises, socioeconomic lock-in, and political levers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atouts, difficultés et conditions de réussite des thèses interdisciplinaires. Partage d’expériences à INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Alignier</w:t>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Angeon</w:t>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">One Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oneear.2025.101309⟩</w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (1), pp.63 - 71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2025026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05079011v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05190876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atouts, difficultés et conditions de réussite des thèses interdisciplinaires. Partage d’expériences à INRAE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing capacities for sustainability transition policy design: Lessons from French pesticide reduction plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">Viviane Trèves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Garin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (1), pp.63 - 71. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 223, pp.104175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/nss/2025026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.104175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190876v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire sortir l'insecte stérile du laboratoire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tasnime Adamjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Penvern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -763,51 +763,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal-types of experimentation practices in agricultural Living Labs: Various appropriations of an open innovation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -880,51 +880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimiser la durabilité des résistances en riziculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingjing Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -988,103 +988,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfléchir l’interdisciplinarité à INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 29 (2), pp.206 - 212. </w:t>
@@ -1148,51 +1148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1252,77 +1252,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1533,51 +1533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172 (November), </w:t>
@@ -2047,51 +2047,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre l'ingérable gérable par la transformation collective de la situation de gestion : étude du cas de la gestion d'une maladie animale en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2132,527 +2132,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R4p Network</w:t>
+                <w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barrès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Délye</w:t>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupayage,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boquet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2020, 733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866641v1</w:t>
+                <w:t xml:space="preserve">hal-02945085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Dupayage,</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R4p Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boquet,</w:t>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945085v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Debieu</w:t>
+                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223780v1</w:t>
+                <w:t xml:space="preserve">hal-02893336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Danièle Debieu</w:t>
+                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893336v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t>
               </w:r>
@@ -2677,51 +2677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Muneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2772,51 +2772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The “new agricultural collectivism”: How cooperatives horizontal coordination drive multi-stakeholders self-organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hand Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,745 +2883,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The adoption drivers of new technology: the case of genetically modified crop adoption by French farmers</w:t>
+                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Litrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Médiène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management and Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5430/jms.v10n5p1⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 75, pp.49-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288155v1</w:t>
+                <w:t xml:space="preserve">hal-02392165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanges variétaux et mélanges plurispécifiques – atouts et contraintes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Socio-economic drivers of coexistence of landraces and modern crop varieties in agro-biodiversity rich Yunnan rice fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 75, pp.49-71. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.177-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/ak5jpd⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.01.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392165v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-economic drivers of coexistence of landraces and modern crop varieties in agro-biodiversity rich Yunnan rice fields</w:t>
+                <w:t xml:space="preserve">The adoption drivers of new technology: the case of genetically modified crop adoption by French farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 159, pp.177-188. </w:t>
+              <w:t xml:space="preserve">Journal of Management and Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (5), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2019.01.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5430/jms.v10n5p1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618760v1</w:t>
+                <w:t xml:space="preserve">hal-02288155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des semences en commun pour gérer les maladies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Random Magnetic Anisotropy Studies in SmCo5 Thin Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Yamkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moubah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Derkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lassri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études rurales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesrurales.14862⟩</w:t>
+              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (7), pp.2055-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10948-017-4446-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480417v1</w:t>
+                <w:t xml:space="preserve">hal-02861138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random Magnetic Anisotropy Studies in SmCo5 Thin Films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Freins et leviers socio-économiques à la diffusion des mélanges variétaux pour la production de blé : une comparaison entre France et Danemark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Superconductivity and Novel Magnetism</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.77 - 103</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861138v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers socio-économiques à la diffusion des mélanges variétaux pour la production de blé : une comparaison entre France et Danemark</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Des semences en commun pour gérer les maladies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 202, pp.76-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesrurales.14862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765232v1</w:t>
+                <w:t xml:space="preserve">hal-04480417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,51 +3685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a managerial engineering of coopetition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3776,51 +3776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does biotechnological innovation require organizational innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3861,468 +3861,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The virtues of the vice of cooperation between rival firms : a simulation model to evaluate the performance of coopetition strategy in the grain merchant industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Managing the evolution of coopetition dynamics : a longitudinal case study on the french grain merchants industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Management and Strategy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.62-75. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Business and Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.13-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5430/jms.v6n1p62⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5430/bmr.v4n4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123186v1</w:t>
+                <w:t xml:space="preserve">hal-02629840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the evolution of coopetition dynamics : a longitudinal case study on the french grain merchants industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Business and Management Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (4), pp.13-26. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.60-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5430/bmr.v4n4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629840v1</w:t>
+                <w:t xml:space="preserve">hal-01198228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Innover dans le vivant!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.41-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198228v1</w:t>
+                <w:t xml:space="preserve">hal-02629500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innover dans le vivant!</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La &amp;quot;révolution&amp;quot; génomique : impact des changements institutionnels et technologiques sur les filières de génétique bovine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Libellio d'AEGIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (2), pp.41-48</w:t>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (Avril 2015), pp.187-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629500v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;révolution&amp;quot; génomique : impact des changements institutionnels et technologiques sur les filières de génétique bovine en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The virtues of the vice of cooperation between rival firms : a simulation model to evaluate the performance of coopetition strategy in the grain merchant industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Management and Strategy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.62-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5430/jms.v6n1p62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629455v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to adequately balance between competition and cooperation? A typology of horizontal coopetition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4369,51 +4369,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration entre concurrents pour gérer le bien commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,103 +4496,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atouts, difficultés et conditions de réussite des thèses interdisciplinaires. Partage d'expériences à INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4614,77 +4614,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting public policy processes to sustainability transitions specificities: Lessons from French pesticide reduction plans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Trèves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -5144,51 +5144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion des gènes de résistances comme des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5282,51 +5282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des gènes de résistance aux acteurs humains : la dimension socioéconomique de l’immunité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Lannou; Dominique Roby; Virginie Ravigné; Mourad Hannachi; Benoît Moury. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5491,324 +5491,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02959717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition vers une gestion durable des maladies à l’échelle du paysage. Quels apports pour les sciences de gestion et la transdisciplinarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vers une co-conception de paysages pour la santé des plantes et avec des acteurs du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Berthet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Coléno</w:t>
+                <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 9782759230136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481339v1</w:t>
+                <w:t xml:space="preserve">hal-04481340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une co-conception de paysages pour la santé des plantes et avec des acteurs du territoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vers la conception de paysages agricoles multifonctionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Martinet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2019, 9782759230136</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUAE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sciences en partage, 9782759230136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481340v1</w:t>
+                <w:t xml:space="preserve">hal-04481337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers la conception de paysages agricoles multifonctionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La transition vers une gestion durable des maladies à l’échelle du paysage. Quels apports pour les sciences de gestion et la transdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Sciences en partage, 9782759230136</w:t>
+              <w:t xml:space="preserve">, , 2019, 9782759230136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481337v1</w:t>
+                <w:t xml:space="preserve">hal-04481339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission/reprise des PME : une occasion de régénération stratégique</w:t>
               </w:r>
@@ -5820,51 +5820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transmission/reprise des PME : une occasion de régénération stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5921,103 +5921,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures par la diversité végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -6096,51 +6096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ravigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
@@ -6216,103 +6216,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Rapport scientifique de l’Expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2023, 954 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6364,51 +6364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Burgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Zasser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6443,103 +6443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protéger les cultures en augmentant la diversité végétale des espaces agricoles. Synthèse de l’expertise scientifique collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Tibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Vialatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Alignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Angeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2022, 86 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6561,103 +6561,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séminaire d’échanges sur les pratiques de recherches interdisciplinaires à INRAE, 7-8 Janvier 2020, Synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] INRAE. 2020, 22 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6679,51 +6679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires des dynamiques d’action collective volontaire pour la gestion de la pollution de l’eau : Recueil d’études cas approfondies illustrant la diversité des dynamiques - rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6893,51 +6893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des actions collectives pour la gestion de la pollution de l’eau et facteurs clés de leurs dynamiques - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6985,51 +6985,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la dynamique des actions collectives pour la protection de la qualité de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7090,51 +7090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des formes d’action collective volontaire pour la protection de la qualité de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7253,51 +7253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7511,51 +7511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Toffolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European IFSA Symposium Farming systems: Facing uncertainties and enhancing opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Evora, Portugal. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7574,497 +7574,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How can an alternative to the state / market opposition become legitimate. The case of water as a common good in Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t>
+              <w:t xml:space="preserve">35th EGOS Colloquium : Enlightening the Future: The Challenge for Organizations, Sub-theme 03: [SWG] When Civil Society Re-enchants the World: Changing Society by Governing the Common Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736079v1</w:t>
+                <w:t xml:space="preserve">hal-04481343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can an alternative to the state / market opposition become legitimate. The case of water as a common good in Naples</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EGOS Colloquium : Enlightening the Future: The Challenge for Organizations, Sub-theme 03: [SWG] When Civil Society Re-enchants the World: Changing Society by Governing the Common Good</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom. 34 p</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481343v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Re)-creating the commons : the case of the social construction of water as new commons in the city of Naples (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">35th Colloquium EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481348v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re)-creating the commons : the case of the social construction of water as new commons in the city of Naples (Italy)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deredec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tong Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th Colloquium EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">24. conference du COLUMA - journées internationales sur la lutte contre les mauvaises herbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orléans, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843452v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing crop health at landscape level, seen from social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAB meeting of the SMaCH metaprogram</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8089,51 +8089,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser les paysages ! Non mais vous vous croyez chez les communistes !?! Tribulations (et résultats de recherche) d’un chercheur INRA qui a dû aller se faire voir en Chine pour répondre sa question de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Café des Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8152,1667 +8152,1667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réinventer le gérable pour que l’impossible redevienne possible</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Scenarios et modalités de mise en place d'une gestion collective des territoires agricoles à l’échelle du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IDEAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire ANR : Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785659v1</w:t>
+                <w:t xml:space="preserve">hal-02791062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freins et leviers à la diffusion des associations variétales de blé</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution Wheatamix</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785034v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenarios et modalités de mise en place d'une gestion collective des territoires agricoles à l’échelle du paysage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">(Re) -creating the commons: the social construction of new commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Torloni Capri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANR : Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. 17 p</w:t>
+              <w:t xml:space="preserve">International Association for the the study of the commons (IASC, 2017) : “Self-governance, cooperation and institutional change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of Common Property (IASCP). USA., Jul 2017, Urtecht, Netherlands. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791062v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re) -creating the commons: the social construction of new commons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conserving agro-biodiversity through mixed market/non-market production systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Dumez</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for the the study of the commons (IASC, 2017) : “Self-governance, cooperation and institutional change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for the Study of Common Property (IASCP). USA., Jul 2017, Urtecht, Netherlands. 23 p</w:t>
+              <w:t xml:space="preserve">research seminar on food system studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787011v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Faire de la science en racontant des histoires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t>
+              <w:t xml:space="preserve">Séminaire Méthodologique "Il était une fois la réalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788010v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserving agro-biodiversity through mixed market/non-market production systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Freins et leviers à la diffusion des associations variétales de blé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">research seminar on food system studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque de restitution Wheatamix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788155v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la science en racontant des histoires?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Réinventer le gérable pour que l’impossible redevienne possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Maestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Méthodologique "Il était une fois la réalité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire IDEAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785016v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tragedy of the commons in crop disease management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deredec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminar Biodiversity, Environmental Justice and Innovative Public Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL., Nov 2016, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797305v1</w:t>
+                <w:t xml:space="preserve">hal-02744001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Concevoir&amp;quot; des stratégies collectives ! Un programme de recherche pour faire émerger de nouvelles stratégies d’acteurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement IDEAS "Institute for Design in Agrifood systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Thiverval-Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744001v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir&amp;quot; des stratégies collectives ! Un programme de recherche pour faire émerger de nouvelles stratégies d’acteurs »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Overcoming the tragedy of the commons in crop disease management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Luis Vivero Pol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement IDEAS "Institute for Design in Agrifood systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Thiverval-Grignon, France</w:t>
+              <w:t xml:space="preserve">International Conference “From the living to the social: seed in question”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL., Oct 2016, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792365v1</w:t>
+                <w:t xml:space="preserve">hal-02797296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petit Pois Déridé – 37ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne (UPJV). Amiens, FRA., 2016, Amiens, France. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming the tragedy of the commons in crop disease management</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference “From the living to the social: seed in question”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL., Oct 2016, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797296v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’adaptation aux dynamiques des situations de gestions environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International EcoSummit Congress - Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France. 40 p</w:t>
+              <w:t xml:space="preserve">séminaire de recherche interdisciplinaire : Aborder les problèmes d’environnement comme des situations de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Strasbourg, France. 32 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799552v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’adaptation aux dynamiques des situations de gestions environnementale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The tragedy of the commons in crop disease management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire de recherche interdisciplinaire : Aborder les problèmes d’environnement comme des situations de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Strasbourg, France. 32 p</w:t>
+              <w:t xml:space="preserve">Seminar Biodiversity, Environmental Justice and Innovative Public Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Louvain (UCLouvain). BEL., Nov 2016, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792936v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la modélisation des processus biophysiques à l’échelle d'une petite région aux démarches d’accompagnement et de gestion à l’échelle collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gérer la santé des plantes comme un bien commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Modélisation pour la gestion durable des résistances variétales aux bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">Colloque international SMACH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798775v1</w:t>
+                <w:t xml:space="preserve">hal-02797140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer la santé des plantes comme un bien commun</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">De la modélisation des processus biophysiques à l’échelle d'une petite région aux démarches d’accompagnement et de gestion à l’échelle collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Coléno</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international SMACH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Modélisation pour la gestion durable des résistances variétales aux bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797140v1</w:t>
+                <w:t xml:space="preserve">hal-02798775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9854,90 +9854,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cantarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9979,51 +9979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des biens communs, enjeux scientifiques et sociétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire INRA « Gestion des biens communs »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10048,51 +10048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gestion à l’échelle du territoire agricole est-elle possible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Resolia : Conseiller Demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10117,51 +10117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence et fondements du métabolisme territorial : d'Adam Smith à l’écologie industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire INRA métabolisme territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10186,51 +10186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révolutions technologiques et changements institutionnels organisationnels dans les filières de génétique animale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence au Centre Etudes et Prospectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10255,51 +10255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution génomique : Impact des changements institutionnels et technologiques sur les filières de génétique bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque « Prospective filière lait de vache »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FranceAgriMer. FRA., Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10337,51 +10337,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écosystème entrepreneurial de la Tunisie post-révolution : le cas de l’initiative pilote « Souk At-tanmia »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès de l’Académie de l’Entrepreneuriat et de l’Innovation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Fribourg, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10432,51 +10432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Chabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bégin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFERA International Family Enterprise Research Academy Annual World Conference 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10514,51 +10514,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize in europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. International Farm Management Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., Mar 2011, Methven, New Zealand. pp.60-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10583,51 +10583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and coordination in strategy : the case of the GMO in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10678,51 +10678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective strategies and coordination for the management of coexistence : the case studies of Alsace and western South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10975,51 +10975,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fellous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grimfeld Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11099,64 +11099,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11211,90 +11211,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Saclay, France. , 1 p., 2017</w:t>
@@ -11336,90 +11336,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t>
@@ -11461,90 +11461,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t>
@@ -11605,51 +11605,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopétition au service du bien commun. Les stratégies de entreprises de collecte et de stockage de céréales face aux OGM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Larequoi, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11845,51 +11845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803908v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tr&#232;ves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104175" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190876v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025026" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Adamjy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2020.100111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288155v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v10n5p1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.026" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.14862" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861138v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yamkane" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derkaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4446-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/mos.v3n1p1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2016-0012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v6n1p62" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/bmr.v4n4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.040" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629500v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629455v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2012.049577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225209v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481340v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;gin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890162v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791062v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788155v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785016v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797305v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792365v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797296v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Vivero Pol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797140v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803255v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198116v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimfeld Arnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tr&#232;ves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Adamjy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2020.100111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v10n5p1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yamkane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derkaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4446-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.14862" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/mos.v3n1p1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2016-0012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/bmr.v4n4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v6n1p62" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2012.049577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225209v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;gin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890162v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785016v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792365v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797296v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Vivero Pol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797140v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803255v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198116v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimfeld Arnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>