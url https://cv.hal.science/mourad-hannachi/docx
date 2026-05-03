--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1501,554 +1501,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can models foster the transition towards future agricultural landscapes?</w:t>
+                <w:t xml:space="preserve">Exploration, exploitation and environmental innovation in agriculture. The case of variety mixture in France and Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, The future of agricultural landscapes, 64 (2), pp.305-368. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172 (November), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134671v1</w:t>
+                <w:t xml:space="preserve">hal-03317341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration, exploitation and environmental innovation in agriculture. The case of variety mixture in France and Denmark</w:t>
+                <w:t xml:space="preserve">How can models foster the transition towards future agricultural landscapes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coléno</w:t>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 172 (November), </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The future of agricultural landscapes, 64 (2), pp.305-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317341v1</w:t>
+                <w:t xml:space="preserve">hal-03134671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The key roles of economic and social organization and producer and consumer behaviour towards a health-agriculture-food-environment nexus: recent advances and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Debieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Délye</w:t>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00115-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05223854v1</w:t>
+                <w:t xml:space="preserve">hal-02945924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key roles of economic and social organization and producer and consumer behaviour towards a health-agriculture-food-environment nexus: recent advances and future prospects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Doré</w:t>
+                <w:t xml:space="preserve">Danielle Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945924v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre l'ingérable gérable par la transformation collective de la situation de gestion : étude du cas de la gestion d'une maladie animale en Corse</w:t>
               </w:r>
@@ -2132,320 +2132,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R4p Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bastien Boquet,</w:t>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945085v1</w:t>
+                <w:t xml:space="preserve">hal-02866641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R4p Network</w:t>
+                <w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupayage,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barrès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Délye</w:t>
+                <w:t xml:space="preserve">Bastien Boquet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2020, 733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866641v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,90 +2526,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Debieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
@@ -2798,51 +2798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hand Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Assens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3140,51 +3140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management and Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (5), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3352,77 +3352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers socio-économiques à la diffusion des mélanges variétaux pour la production de blé : une comparaison entre France et Danemark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,51 +3603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3698,51 +3698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a managerial engineering of coopetition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management and Organizational Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3880,51 +3880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the evolution of coopetition dynamics : a longitudinal case study on the french grain merchants industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Business and Management Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 4 (4), pp.13-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4200,51 +4200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The virtues of the vice of cooperation between rival firms : a simulation model to evaluate the performance of coopetition strategy in the grain merchant industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management and Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.62-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4291,51 +4291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to adequately balance between competition and cooperation? A typology of horizontal coopetition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (3), pp.273-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4382,51 +4382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration entre concurrents pour gérer le bien commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Assens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4706,103 +4706,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key roles of economic and social organization, producer and consumer behaviour towards a HAFEN (Health-Agriculture-Environment-Food Nexus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5157,51 +5157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion des gènes de résistances comme des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5721,51 +5721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 9782759230136</w:t>
@@ -6810,51 +6810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7214,77 +7214,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers à la diffusion des mélanges de variétés de blé (France) et d'orge (Danemark)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7675,51 +7675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7908,51 +7908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deredec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8014,165 +8014,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing crop health at landscape level, seen from social sciences</w:t>
+                <w:t xml:space="preserve">Organiser les paysages ! Non mais vous vous croyez chez les communistes !?! Tribulations (et résultats de recherche) d’un chercheur INRA qui a dû aller se faire voir en Chine pour répondre sa question de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAB meeting of the SMaCH metaprogram</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Café des Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785222v1</w:t>
+                <w:t xml:space="preserve">hal-02785223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser les paysages ! Non mais vous vous croyez chez les communistes !?! Tribulations (et résultats de recherche) d’un chercheur INRA qui a dû aller se faire voir en Chine pour répondre sa question de recherche</w:t>
+                <w:t xml:space="preserve">Managing crop health at landscape level, seen from social sciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café des Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">SAB meeting of the SMaCH metaprogram</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785223v1</w:t>
+                <w:t xml:space="preserve">hal-02785222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenarios et modalités de mise en place d'une gestion collective des territoires agricoles à l’échelle du paysage</w:t>
               </w:r>
@@ -8221,489 +8221,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Re) -creating the commons: the social construction of new commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Casabianca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Barbier</w:t>
+                <w:t xml:space="preserve">Emma Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Torloni Capri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t>
+              <w:t xml:space="preserve">International Association for the the study of the commons (IASC, 2017) : “Self-governance, cooperation and institutional change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of Common Property (IASCP). USA., Jul 2017, Urtecht, Netherlands. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788010v1</w:t>
+                <w:t xml:space="preserve">hal-02787011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re) -creating the commons: the social construction of new commons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Torloni Capri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Dumez</w:t>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for the the study of the commons (IASC, 2017) : “Self-governance, cooperation and institutional change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for the Study of Common Property (IASCP). USA., Jul 2017, Urtecht, Netherlands. 23 p</w:t>
+              <w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787011v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserving agro-biodiversity through mixed market/non-market production systems</w:t>
+                <w:t xml:space="preserve">Faire de la science en racontant des histoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">research seminar on food system studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire Méthodologique "Il était une fois la réalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788155v1</w:t>
+                <w:t xml:space="preserve">hal-02785016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la science en racontant des histoires?</w:t>
+                <w:t xml:space="preserve">Conserving agro-biodiversity through mixed market/non-market production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Méthodologique "Il était une fois la réalité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">research seminar on food system studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785016v1</w:t>
+                <w:t xml:space="preserve">hal-02788155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers à la diffusion des associations variétales de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution Wheatamix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8741,51 +8741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer le gérable pour que l’impossible redevienne possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9559,191 +9559,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer la santé des plantes comme un bien commun</w:t>
+                <w:t xml:space="preserve">De la modélisation des processus biophysiques à l’échelle d'une petite région aux démarches d’accompagnement et de gestion à l’échelle collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Coléno</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international SMACH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire "Modélisation pour la gestion durable des résistances variétales aux bioagresseurs"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797140v1</w:t>
+                <w:t xml:space="preserve">hal-02798775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la modélisation des processus biophysiques à l’échelle d'une petite région aux démarches d’accompagnement et de gestion à l’échelle collective</w:t>
+                <w:t xml:space="preserve">Gérer la santé des plantes comme un bien commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Modélisation pour la gestion durable des résistances variétales aux bioagresseurs"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. 18 p</w:t>
+              <w:t xml:space="preserve">Colloque international SMACH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798775v1</w:t>
+                <w:t xml:space="preserve">hal-02797140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
               </w:r>
@@ -10501,51 +10501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize in europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10577,217 +10577,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and coordination in strategy : the case of the GMO in France</w:t>
+                <w:t xml:space="preserve">Collective strategies and coordination for the management of coexistence : the case studies of Alsace and western South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Assens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. International Farm Management Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington/Normal, United States. 671 p</w:t>
+              <w:t xml:space="preserve">4. International Conference on Coexistence between GM and non-GM based Agricultural Supply Chains GMCC-09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198115v1</w:t>
+                <w:t xml:space="preserve">hal-01198116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective strategies and coordination for the management of coexistence : the case studies of Alsace and western South of France</w:t>
+                <w:t xml:space="preserve">Space and coordination in strategy : the case of the GMO in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Assens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Coexistence between GM and non-GM based Agricultural Supply Chains GMCC-09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">17. International Farm Management Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Farm Management Association (IFMA). Cambridge, GBR., Jul 2009, Bloomington/Normal, United States. 671 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198116v1</w:t>
+                <w:t xml:space="preserve">hal-01198115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11099,51 +11099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11845,51 +11845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tr&#232;ves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Adamjy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2020.100111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v10n5p1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yamkane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derkaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4446-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.14862" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/mos.v3n1p1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2016-0012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/bmr.v4n4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v6n1p62" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2012.049577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225209v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;gin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890162v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785222v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785223v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785016v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792365v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797296v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Vivero Pol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797140v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803255v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198115v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198116v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimfeld Arnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tr&#232;ves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Adamjy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2020.100111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v10n5p1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yamkane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derkaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4446-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.14862" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/mos.v3n1p1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2016-0012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/bmr.v4n4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v6n1p62" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2012.049577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225209v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;gin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890162v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785222v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792365v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797296v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Vivero Pol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797140v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803255v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198116v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198115v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimfeld Arnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>