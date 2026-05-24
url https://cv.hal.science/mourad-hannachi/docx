--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -982,1677 +982,1677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfléchir l’interdisciplinarité à INRAE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementing agricultural living labs that renew actors’ roles within existing innovation systems: A case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Toffolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2021034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 88, pp.157-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503223v1</w:t>
+                <w:t xml:space="preserve">hal-03412682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementing agricultural living labs that renew actors’ roles within existing innovation systems: A case study in France</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réfléchir l’interdisciplinarité à INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Caranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 88, pp.157-168. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.206 - 212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2021.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2021034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412682v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03503223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
+                <w:t xml:space="preserve">Monitoring systems for resistance to plant protection products across the world: Between redundancy and complementarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vialatte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">R4p Network</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (6), pp.2697-2709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.6275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03477116v1</w:t>
+                <w:t xml:space="preserve">hal-03185069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring systems for resistance to plant protection products across the world: Between redundancy and complementarity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Promoting crop pest control by plant diversification in agricultural landscapes: A conceptual framework for analysing feedback loops between agro-ecological and socio-economic effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Debieu</w:t>
+                <w:t xml:space="preserve">A. Vialatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Tibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Angeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Délye</w:t>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 77 (6), pp.2697-2709. </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Advances in Ecological Research,, 65, pp.133-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.6275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2021.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185069v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration, exploitation and environmental innovation in agriculture. The case of variety mixture in France and Denmark</w:t>
+                <w:t xml:space="preserve">How can models foster the transition towards future agricultural landscapes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Labarthe</w:t>
+                <w:t xml:space="preserve">Sylvain Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Coléno</w:t>
+                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 172 (November), </w:t>
+              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, The future of agricultural landscapes, 64 (2), pp.305-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03317341v1</w:t>
+                <w:t xml:space="preserve">hal-03134671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can models foster the transition towards future agricultural landscapes?</w:t>
+                <w:t xml:space="preserve">Exploration, exploitation and environmental innovation in agriculture. The case of variety mixture in France and Denmark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Poggi</w:t>
+                <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Vinatier</w:t>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Rudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Ecological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, The future of agricultural landscapes, 64 (2), pp.305-368. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172 (November), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aecr.2020.11.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.121028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134671v1</w:t>
+                <w:t xml:space="preserve">hal-03317341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The key roles of economic and social organization and producer and consumer behaviour towards a health-agriculture-food-environment nexus: recent advances and future prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R4p Network</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Thomas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doré</w:t>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02945924v1</w:t>
+                <w:t xml:space="preserve">hal-02866641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
+                <w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Buèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dupayage,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Boquet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223854v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre l'ingérable gérable par la transformation collective de la situation de gestion : étude du cas de la gestion d'une maladie animale en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 139, pp.33-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/geco1.139.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;mots&amp;quot; de la résistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R4p Network</w:t>
+                <w:t xml:space="preserve">The key roles of economic and social organization and producer and consumer behaviour towards a health-agriculture-food-environment nexus: recent advances and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barrès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Délye</w:t>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (1), pp.23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00115-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866641v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une action collective à l'échelle des paysages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Souchère</w:t>
+                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Buèche</w:t>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dupayage,</w:t>
+                <w:t xml:space="preserve">Danielle Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Délye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Boquet,</w:t>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945085v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05223854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-F. Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893336v1</w:t>
+                <w:t xml:space="preserve">hal-05223780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les « mots » de la résistance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Prévenir et gérer les résistances aux produits phyto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. R4p (réseau de Réflexion Et de Recherches Sur Les Résistances Aux Pesticides)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Corio-Costet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Debieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Délye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Fillinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 733, pp.12-14</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.15-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05223780v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape-scale expansion of agroecology to enhance natural pest control: A systematic review</w:t>
               </w:r>
@@ -2798,51 +2798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hand Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Assens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3140,51 +3140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fargue-Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management and Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (5), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3352,77 +3352,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers socio-économiques à la diffusion des mélanges variétaux pour la production de blé : une comparaison entre France et Danemark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,239 +3558,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a managerial engineering of coopetition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management and Organizational Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (1), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5430/mos.v3n1p1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478404v1</w:t>
+                <w:t xml:space="preserve">hal-01242333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a managerial engineering of coopetition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'évolution de la filière blé tendre en France entre 1980 et 2006 : quelle influence sur la diversité cultivée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Perronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Coléno</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Goldringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management and Organizational Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Décembre 2016 (41), pp.83 - 113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242333v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does biotechnological innovation require organizational innovation?</w:t>
               </w:r>
@@ -3861,209 +3861,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01532516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the evolution of coopetition dynamics : a longitudinal case study on the french grain merchants industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Coléno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Business and Management Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (4), pp.13-26. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.60-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5430/bmr.v4n4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.06.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629840v1</w:t>
+                <w:t xml:space="preserve">hal-01198228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Managing the evolution of coopetition dynamics : a longitudinal case study on the french grain merchants industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 47, pp.60-65. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Business and Management Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.13-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2014.06.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5430/bmr.v4n4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198228v1</w:t>
+                <w:t xml:space="preserve">hal-02629840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover dans le vivant!</w:t>
               </w:r>
@@ -4200,51 +4200,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The virtues of the vice of cooperation between rival firms : a simulation model to evaluate the performance of coopetition strategy in the grain merchant industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management and Strategy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.62-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4291,51 +4291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to adequately balance between competition and cooperation? A typology of horizontal coopetition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (3), pp.273-289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4382,51 +4382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration entre concurrents pour gérer le bien commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Assens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4706,103 +4706,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The key roles of economic and social organization, producer and consumer behaviour towards a HAFEN (Health-Agriculture-Environment-Food Nexus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5157,51 +5157,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion des gènes de résistances comme des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5708,64 +5708,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Petit; Claire Lavigne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysage, biodiversité fonctionnelle et santé des cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 9782759230136</w:t>
@@ -6587,51 +6587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Caranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6810,51 +6810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégori Akermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7214,103 +7214,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers à la diffusion des mélanges de variétés de blé (France) et d'orge (Danemark)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Formation MoBiDiv - Masters APIMET-SEPMET-ECODEVA, Montpellier, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7574,247 +7574,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can an alternative to the state / market opposition become legitimate. The case of water as a common good in Naples</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Enjalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th EGOS Colloquium : Enlightening the Future: The Challenge for Organizations, Sub-theme 03: [SWG] When Civil Society Re-enchants the World: Changing Society by Governing the Common Good</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom. 34 p</w:t>
+              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481343v1</w:t>
+                <w:t xml:space="preserve">hal-04481348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to increase wheat within-field diversity and promote agro-ecosystem services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can an alternative to the state / market opposition become legitimate. The case of water as a common good in Naples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">35th EGOS Colloquium : Enlightening the Future: The Challenge for Organizations, Sub-theme 03: [SWG] When Civil Society Re-enchants the World: Changing Society by Governing the Common Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Edinburgh, United Kingdom. 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481348v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)-creating the commons : the case of the social construction of water as new commons in the city of Naples (Italy)</w:t>
               </w:r>
@@ -7908,51 +7908,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problématique gestion des résistances aux herbicides (et fongicides) : entre tragédie des communs et tragédie des anti-communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deredec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8152,558 +8152,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenarios et modalités de mise en place d'une gestion collective des territoires agricoles à l’échelle du paysage</w:t>
+                <w:t xml:space="preserve">(Re) -creating the commons: the social construction of new commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Taddei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Torloni Capri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dumez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANR : Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France. 17 p</w:t>
+              <w:t xml:space="preserve">International Association for the the study of the commons (IASC, 2017) : “Self-governance, cooperation and institutional change”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for the Study of Common Property (IASCP). USA., Jul 2017, Urtecht, Netherlands. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791062v1</w:t>
+                <w:t xml:space="preserve">hal-02787011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Re) -creating the commons: the social construction of new commons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Dumez</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for the the study of the commons (IASC, 2017) : “Self-governance, cooperation and institutional change”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for the Study of Common Property (IASCP). USA., Jul 2017, Urtecht, Netherlands. 23 p</w:t>
+              <w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787011v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décider ensemble pour que l'impossible devienne possible</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scenarios et modalités de mise en place d'une gestion collective des territoires agricoles à l’échelle du paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Colloque du réseau OPDE Des Outils pour Décider Ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de la Concertation et de la Participation Citoyenne., Oct 2017, Montpellier, France. 21 p</w:t>
+              <w:t xml:space="preserve">Séminaire ANR : Ecologisation des systèmes de productions agricoles pour renforcer le contrôle biologique des bioagresseurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788010v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la science en racontant des histoires?</w:t>
+                <w:t xml:space="preserve">Conserving agro-biodiversity through mixed market/non-market production systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Méthodologique "Il était une fois la réalité"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">research seminar on food system studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Louvain-La-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785016v1</w:t>
+                <w:t xml:space="preserve">hal-02788155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserving agro-biodiversity through mixed market/non-market production systems</w:t>
+                <w:t xml:space="preserve">Faire de la science en racontant des histoires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tom Dedeurwaerdere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">research seminar on food system studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Louvain-La-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire Méthodologique "Il était une fois la réalité"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788155v1</w:t>
+                <w:t xml:space="preserve">hal-02785016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freins et leviers à la diffusion des associations variétales de blé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Lemarié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Fugeray-Scarbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution Wheatamix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8728,103 +8728,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinventer le gérable pour que l’impossible redevienne possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Maestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barbier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IDEAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8843,221 +8843,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concevoir&amp;quot; des stratégies collectives ! Un programme de recherche pour faire émerger de nouvelles stratégies d’acteurs »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement IDEAS "Institute for Design in Agrifood systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Thiverval-Grignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744001v1</w:t>
+                <w:t xml:space="preserve">hal-02792365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir&amp;quot; des stratégies collectives ! Un programme de recherche pour faire émerger de nouvelles stratégies d’acteurs »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durable strategies for fungicides use: lessons from the past and leads for improving the future Preliminary results from the FONDU project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Lemarié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deredec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement IDEAS "Institute for Design in Agrifood systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Thiverval-Grignon, France</w:t>
+              <w:t xml:space="preserve">9.International symposium on Septoria diseases of cereals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Reinhardsbrunn, Germany. 141 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792365v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overcoming the tragedy of the commons in crop disease management</w:t>
               </w:r>
@@ -9138,51 +9138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure spatio-temporelle de la diversité cultivée du blé tendre et de ses déterminants potentiels : Étude de cas en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9276,64 +9276,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing species richness and genetic diversity in agriculture: results of the Wheatamix project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9578,51 +9578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la modélisation des processus biophysiques à l’échelle d'une petite région aux démarches d’accompagnement et de gestion à l’échelle collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Modélisation pour la gestion durable des résistances variétales aux bioagresseurs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9660,51 +9660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la santé des plantes comme un bien commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international SMACH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9723,553 +9723,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une gestion à l’échelle du territoire agricole est-elle possible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">séminaire Resolia : Conseiller Demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620719v1</w:t>
+                <w:t xml:space="preserve">hal-02792349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des biens communs, enjeux scientifiques et sociétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Hannachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Séminaire INRA « Gestion des biens communs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620718v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des biens communs, enjeux scientifiques et sociétaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire INRA « Gestion des biens communs »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">3. International Conference on Biodiversity and the UN Millennium Development Goals,Biodiversity and Food Security – From Trade-offs to Synergies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800071v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une gestion à l’échelle du territoire agricole est-elle possible?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">WHEATAMIX Project : Increasing within-field wheat diversity to foster ecosystem services in the Parisian basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cantarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire Resolia : Conseiller Demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Dijon, France</w:t>
+              <w:t xml:space="preserve">Solibam final congress - Diversity strategies for organic and low input agricultures and their food systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02792349v1</w:t>
+                <w:t xml:space="preserve">hal-01620719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émergence et fondements du métabolisme territorial : d'Adam Smith à l’écologie industrielle</w:t>
+                <w:t xml:space="preserve">Révolutions technologiques et changements institutionnels organisationnels dans les filières de génétique animale en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire INRA métabolisme territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">conférence au Centre Etudes et Prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803255v1</w:t>
+                <w:t xml:space="preserve">hal-02804355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révolutions technologiques et changements institutionnels organisationnels dans les filières de génétique animale en France</w:t>
+                <w:t xml:space="preserve">Émergence et fondements du métabolisme territorial : d'Adam Smith à l’écologie industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence au Centre Etudes et Prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de l'Agriculture, de l'Agroalimentaire et de la Forêt (MAAF). FRA., Nov 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire INRA métabolisme territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804355v1</w:t>
+                <w:t xml:space="preserve">hal-02803255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution génomique : Impact des changements institutionnels et technologiques sur les filières de génétique bovine</w:t>
               </w:r>
@@ -10501,51 +10501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation model to evaluate the effect of cooperation between grain merchants in managing GM and non-GM segregation for maize in europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10596,51 +10596,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective strategies and coordination for the management of coexistence : the case studies of Alsace and western South of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Assens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10691,51 +10691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space and coordination in strategy : the case of the GMO in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Assens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11099,51 +11099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11198,51 +11198,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What were the relative influences of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat varietal and genetic diversity in France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11317,57 +11317,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11396,103 +11396,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t>
+              <w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790829v1</w:t>
+                <w:t xml:space="preserve">hal-02737850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative influence of cropping systems, injury profiles and institutional determinants on the spatio-temporal structure of bread wheat diversity in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Relative influence of agricultural systems, pathogen pressures and soci-economic drivers on spatio-temporal changes of cultivated bread wheat varietal and genetic diversity over recent decades in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Perronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11521,73 +11521,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Goffaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Young Natural History scientists Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France. , 169 p., 2017, YNHM : Young Natural History scientists Meeting</w:t>
+              <w:t xml:space="preserve">EUCARPIA Genetic Resources 2017 - Crop diversification in a changing world : Mobilizing the green gold of plant genetic resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montpellier, France. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737850v1</w:t>
+                <w:t xml:space="preserve">hal-02790829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11845,51 +11845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tr&#232;ves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Adamjy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021034" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625483v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0033" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2020.100111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v10n5p1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yamkane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derkaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4446-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.14862" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242333v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/mos.v3n1p1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2016-0012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629840v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/bmr.v4n4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198228v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.040" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v6n1p62" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2012.049577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225209v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;gin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890162v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785222v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791062v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785016v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788155v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792365v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797296v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Vivero Pol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797140v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800071v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792349v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803255v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804355v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198116v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198115v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimfeld Arnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05079011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vialatte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Angeon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oneear.2025.101309" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190876v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803908v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Tr&#232;ves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.104175" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648106v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasnime Adamjy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fellous" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yyd" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04102010v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Toffolini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2023.103661" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fournier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajid S. Ali" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2021.10.015" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503223v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021034" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03185069v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R4p Network" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barr&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Corio-Costet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Debieu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;lye" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6275" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477116v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vialatte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2021.10.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poggi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vinatier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.11.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labarthe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Enjalbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Fugeray-Scarbel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.121028" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866641v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barr&#232;s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945085v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bu&#232;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupayage," TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boquet," TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625483v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco1.139.0033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945924v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00115-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223854v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-F. Corio-Costet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Debieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fillinger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893336v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R4p (r&#233;seau de R&#233;flexion Et de Recherches Sur Les R&#233;sistances Aux Pesticides)" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Debieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116022v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Muneret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ricci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aecr.2020.09.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02919902v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hand Fares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Assens" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcom.2020.100111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392165v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Enjalbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Litrico" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia M&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ak5jpd" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Dedeurwaerdere" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2019.01.026" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288155v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fargue-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v10n5p1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Yamkane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moubah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Derkaoui" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lassri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10948-017-4446-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765232v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Lemari&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04480417v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.14862" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242333v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/mos.v3n1p1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478404v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532516v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2016-0012" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198228v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2014.06.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/bmr.v4n4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629500v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629455v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123186v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/jms.v6n1p62" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000339v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2012.049577" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197907v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225209v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04540029v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791694v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpentier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Fadhuile" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Femenia" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gendre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233113/zero-pesticide" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1721/9782759233106/zero-pesticide" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481335v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1661/9782759232345/l-immunite-des-plantes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02959717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martinet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1576/9782759230143/paysage-biodiversite-fonctionnelle-et-sante-des-plantes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481339v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321599v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chabaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie B&#233;gin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191565v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/223/9782759237333/proteger-les-cultures-par-la-diversite-vegetale?utm_source=dialoginsight&amp;amp;utm_medium=email&amp;amp;utm_campaign=B5532" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3733-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03116004v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lannou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Roby" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ravign&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04127709v4" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Burgel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Zasser" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03852213v3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890162v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dumez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02864749v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Axelos" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dallongeville" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247718v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785643v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Marrec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793202v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080918v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481342v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Huang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liao" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Meusnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Adreit" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04247508v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481348v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ambroise" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481343v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843452v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736079v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deredec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Antoine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Han" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785223v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785222v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787011v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Taddei" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torloni Capri" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788010v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791062v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788155v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785016v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785034v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785659v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Maestrini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792365v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744001v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charlot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797296v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Vivero Pol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801578v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Goffaux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799552v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Borg" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792936v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benoit" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797305v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798775v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797140v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792349v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800071v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620718v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cantarel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620719v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804355v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803255v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803659v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000494v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198116v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198115v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481353v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bensaude-Vincent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bourgeois" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grimfeld Arnaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481354v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437600v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788387v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790829v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809990v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>