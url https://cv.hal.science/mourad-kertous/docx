--- v1 (2026-03-30)
+++ v2 (2026-05-01)
@@ -66,1591 +66,1724 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ASSESSING THE ECONOMIC VIABILITY OF DESALINATION IN SELECTED MEDITERRANEAN COUNTRIES: HOW CAN IT CONTRIBUTE TO A SUSTAINABLE FUTURE?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Maliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hilmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Kertous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Benghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, 978-2-912081-62-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firms' Short-Term Employment Management during the COVID-19 Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Ajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amine Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Ben Slimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Governance, Digitalization, and Energy Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Apple Academic Press, pp.69-87, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781779643407-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Cryptocurrencies React to Covid-19 Pandemic? An Empirical Study Using DCC GARCH Model (2019–2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Bentouir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bendob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Bentouir</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amine Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir. Maliki</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir B. Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Economy, Business Analytics, and Big Data Analytics Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1010, Springer International Publishing, pp.425-435, 2022, Studies in Computational Intelligence, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05258-3_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-05258-3_34⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04763835v1</w:t>
+                <w:t xml:space="preserve">hal-05378278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the Cryptocurrencies React to Covid-19 Pandemic? An Empirical Study Using DCC GARCH Model (2019–2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Bentouir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bendob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Bentouir</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Amine Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir B. Maliki</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir. Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Economy, Business Analytics, and Big Data Analytics Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1010, Springer International Publishing, pp.425-435, 2022, Studies in Computational Intelligence, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05258-3_34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378278v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An economic analysis of the jasmine revolution in tunisia between 2010 and 2011: reasons and consequences? a historical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouallegue Olfa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuénoud Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houanti L’hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 3-4 (221-222), pp.348-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of willingness to pay for improved water supply service: Case of Algerian households</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Boukhari</w:t>
+                <w:t xml:space="preserve">Unveiling the Resilience of Lebanese SMEs: The Effects of Multiple Crises on Its Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaya Wahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Maliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Ayoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of business and management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/ijbm.v19n1p143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/ws.2024.130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04634713v1</w:t>
+                <w:t xml:space="preserve">hal-04634765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymmetric impacts of renewable energy and economic development in North Africa countries: evidence from the NARDL model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rym Ben Saad</w:t>
+                <w:t xml:space="preserve">Estimation of willingness to pay for improved water supply service: Case of Algerian households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Maliki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (6), pp.2024-2038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2024.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10018-024-00425-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04812095v1</w:t>
+                <w:t xml:space="preserve">hal-04634713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and production management: lessons from Algerian consumers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Asymmetric impacts of renewable energy and economic development in North Africa countries: evidence from the NARDL model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rym Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Kertous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Maliki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Inaya Wahidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10018-024-00425-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSEM.2024.140938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04884628v1</w:t>
+                <w:t xml:space="preserve">hal-04812095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of willingness to pay for improved water supply service: Case of Algerian households</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sofiane Boukhari</w:t>
+                <w:t xml:space="preserve">Innovation and production management: lessons from Algerian consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Hartani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir B. Maliki</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaya Wahidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/ws.2024.130⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (5), pp.479-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSEM.2024.140938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378241v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Resilience of Lebanese SMEs: The Effects of Multiple Crises on Its Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inaya Wahidi</w:t>
+                <w:t xml:space="preserve">Estimation of willingness to pay for improved water supply service: Case of Algerian households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Boukhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Ayoub</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir B. Maliki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of business and management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5539/ijbm.v19n1p143⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology: Water Supply</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (6), pp.2024-2038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/ws.2024.130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634765v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mondialisation, développement et vulnérabilités des espaces maritimes et côtiers. Présentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation and production management: lessons from Algerian consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Hartani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir B. Maliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olfa Bouallegue</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaya Wahidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.203.0007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSEM.2023.10056495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634811v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veille Internet</w:t>
+                <w:t xml:space="preserve">Mondialisation, développement et vulnérabilités des espaces maritimes et côtiers. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Bouallegue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 203 (3), pp.169-174. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.203.0169⟩</w:t>
+              <w:t xml:space="preserve">, 2023, n° 203 (3), pp.7-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.203.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634792v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and production management: lessons from Algerian consumers</w:t>
+                <w:t xml:space="preserve">Veille Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Inaya Wahidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSEM.2023.10056495⟩</w:t>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 203 (3), pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.203.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634822v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution de l’air, incidence et surmortalité a l’heure de la COVID-19 : cas des départements français</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation and production management: lessons from Algerian consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Maliki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmadjid Hartani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inaya Wahidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSEM.2023.10056495⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/vse.216.0346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04217252v1</w:t>
+                <w:t xml:space="preserve">hal-04634822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate resilience in the face of COVID-19: A proposal measurement index</w:t>
               </w:r>
@@ -1662,77 +1795,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Ajili Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iben Ben Slimene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir B. Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27 (Spécial), pp.60-74. </w:t>
@@ -1764,1169 +1897,1169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation and production management: lessons from Algerian consumers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir B. Maliki</w:t>
+                <w:t xml:space="preserve">Pollution de l’air, incidence et surmortalité a l’heure de la COVID-19 : cas des départements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Barois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ben Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hocine Houanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inaya Wahidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Services, Economics and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSEM.2023.10056495⟩</w:t>
+              <w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023/1-2 (216-217), pp.346-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vse.216.0346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378246v1</w:t>
+                <w:t xml:space="preserve">hal-04217252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Relationship between Entrepreneurship and Economic Development in the MENA Region: An Empirical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Benghalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Kertous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hilmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Journal of Entrepreneurship, Management and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (5), pp.555-573. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47556/J.WJEMSD.18.5.2022.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47556/J.WJEMSD.18.5.2022.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05378259v1</w:t>
+                <w:t xml:space="preserve">hal-04634861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact de la délégation de service public (DSP) sur l’activité des aéroports locaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Carrard</w:t>
+                <w:t xml:space="preserve">Assessing the Relationship between Entrepreneurship and Economic Development in the MENA Region: An Empirical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Benghalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhak Nassiri</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hilmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reru.225.0695⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Entrepreneurship, Management and Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), pp.555-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47556/J.WJEMSD.18.5.2022.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634847v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05378259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving sustainable development goals from a water perspective: clean water pricing policy reform and consumers’ welfare in Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’impact de la délégation de service public (DSP) sur l’activité des aéroports locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Kossai</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Nassiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10018-022-00356-8⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Décembre (5), pp.695-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.225.0695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634840v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the Relationship between Entrepreneurship and Economic Development in the MENA Region: An Empirical Investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achieving sustainable development goals from a water perspective: clean water pricing policy reform and consumers’ welfare in Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hilmi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Ben Zaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Omri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kossai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Entrepreneurship, Management and Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.47556/J.WJEMSD.18.5.2022.1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Economics and Policy Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10018-022-00356-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634861v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of duration and delay in payment of drinking water bills: An approach using the Cox and probit models applied to Béjaïa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Kertous</w:t>
+                <w:t xml:space="preserve">Education, Santé et croissance économique en Algérie : Étude ‎économétrique via le modèle ARDL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issolah Fatiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djemaci Brahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kertous Mourad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes en Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dirassat Journal Economic Issue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.753-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34118/djei.v12i1.1124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/med.194.00101⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05245461v1</w:t>
+                <w:t xml:space="preserve">hal-04634866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants des durées et des retards de paiement des factures d’eau potable : une approche par les modèles de Cox et probit appliqués aux abonnés de Béjaïa (Algérie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The determinants of duration and delay in payment of drinking water bills: An approach using the Cox and probit models applied to Béjaïa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Nassiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 194 (2), pp.101-119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/med.194.0101⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 194 (2), pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.194.00101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635049v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education, Santé et croissance économique en Algérie : Étude ‎économétrique via le modèle ARDL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kertous Mourad</w:t>
+                <w:t xml:space="preserve">Les déterminants des durées et des retards de paiement des factures d’eau potable : une approche par les modèles de Cox et probit appliqués aux abonnés de Béjaïa (Algérie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhak Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dirassat Journal Economic Issue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes en Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 194 (2), pp.101-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/med.194.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34118/djei.v12i1.1124⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04634866v1</w:t>
+                <w:t xml:space="preserve">hal-04635049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed payment of residential water invoice and sustainability of water demand management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Ben Zaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nidhaleddine Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béchir Ben Lahouel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 276, pp.123517. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2020.123517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la fonction de demande en eau potable sur un échantillon de communes algériennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Djemaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue scientifique : Avenir Économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.301--324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès au crédit individuel par les clients des institutions de microfinance du Congo: une analyse des déterminants de l'auto-exclusion et de l'obtention du prêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestin Mayoukou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mondes en Développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Emergences Asiatiques: objets et approches, 43 (169), pp.121-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/med.169.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02343231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2936,157 +3069,157 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WATER SUBSIDIES, DESALINATION, AND SUSTAINABLE RESOURCE MANAGEMENT: INSIGHTS FROM ALGERIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kertous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Maliki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rym Ben Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Benghalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plan bleu pour l'environnement et le développement. 2024, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3233,51 +3366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378277v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Khalil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ajili" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kertous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Abdelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Slimene" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781779643407-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763835v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bentouir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bendob" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir. Maliki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05258-3_34" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378278v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir B. Maliki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouallegue Olfa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cu&#233;noud Thibault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houanti L&#8217;hocine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634713v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boukhari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Maliki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2024.130" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812095v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-024-00425-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Hartani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Wahidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2024.140938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378241v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634765v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ayoub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijbm.v19n1p143" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Bouallegue" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.203.0007" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.203.0169" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2023.10056495" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217252v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0346" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ajili Ben Youssef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Ben Slimene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-jq8d-0ztz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378246v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378259v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Benghalem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hilmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47556/J.WJEMSD.18.5.2022.1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.225.0695" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634840v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ben Zaied" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Omri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kossai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-022-00356-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05245461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.194.00101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.194.0101" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634866v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issolah Fatiha" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaci Brahim" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kertous Mourad" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/djei.v12i1.1124" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaleddine Ben Cheikh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ben Lahouel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123517" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djemaci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02343231v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Mayoukou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.169.0121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601323v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Maliki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hilmi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kertous" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Benghalem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378277v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Khalil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ajili" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Amine Abdelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ben Slimene" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781779643407-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378278v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bentouir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bendob" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir B. Maliki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05258-3_34" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763835v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir. Maliki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014871v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouallegue Olfa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cu&#233;noud Thibault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houanti L&#8217;hocine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inaya Wahidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ayoub" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijbm.v19n1p143" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634713v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boukhari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/ws.2024.130" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ben Saad" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ben Saad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-024-00425-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884628v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Hartani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2024.140938" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378241v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378246v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSEM.2023.10056495" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Bouallegue" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.203.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.203.0169" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634822v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Ajili Ben Youssef" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Ben Slimene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-jq8d-0ztz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217252v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Barois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#8217;hocine Houanti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.216.0346" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634861v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47556/J.WJEMSD.18.5.2022.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378259v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.225.0695" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Ben Zaied" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Omri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kossai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10018-022-00356-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issolah Fatiha" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djemaci Brahim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kertous Mourad" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34118/djei.v12i1.1124" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05245461v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.194.00101" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635049v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.194.0101" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhaleddine Ben Cheikh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Ben Lahouel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2020.123517" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Djemaci" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02343231v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Mayoukou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/med.169.0121" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812103v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>