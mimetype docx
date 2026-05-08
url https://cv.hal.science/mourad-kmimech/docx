--- v0 (2026-04-05)
+++ v1 (2026-05-08)
@@ -2209,287 +2209,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal behavioral modeling for verifying SCA composition with Event-B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A formal approach for verifying QoS variability in web services composition using Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Graiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida Lahouij</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lazhar Hamel</w:t>
+                <w:t xml:space="preserve">Souha Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kmimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Ben Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWS 2015 : 22nd IEEE International Conference on Web Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, New York, United States. pp.17 - 24, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2015.13⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States. pp.519 - 526 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2015.75⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01263176v1</w:t>
+                <w:t xml:space="preserve">hal-01263175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal approach for verifying QoS variability in web services composition using Event-B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formal behavioral modeling for verifying SCA composition with Event-B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Graiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Lahouij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Souha Boubaker</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kmimech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejib Ben Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICWS 2015 : 22nd IEEE International Conference on Web Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, New York, United States. pp.519 - 526 </w:t>
+              <w:t xml:space="preserve">, Jun 2015, New York, United States. pp.17 - 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICWS.2015.75⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICWS.2015.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263175v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal modeling for verifying SCA composition</w:t>
               </w:r>
@@ -2605,51 +2605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kmimech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Ben Hadj Alouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Gaaloul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4315,51 +4315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sakka Rouis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kmimech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2960501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abbassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2612641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Maraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440081211222582" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Hamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Ben Hassine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04602731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Yousfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_38" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Adeyl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mhadhbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Hellani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_42" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hellani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayach Amal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-800-6-490" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Chargui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-800-6-466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2017.65" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Lahouij" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.13" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263175v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Boubaker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Ben Hadj Alouane" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.75" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128880" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.85" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.42" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhamdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095536.2095601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Abid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.36" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Louhichi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095536.2095592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.37" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCG5SQX2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir El" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5907-1_41" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76348-4_2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sakka Rouis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kmimech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2960501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abbassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2612641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Maraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440081211222582" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Hamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Ben Hassine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04602731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Yousfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_38" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Adeyl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mhadhbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Hellani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_42" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hellani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayach Amal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-800-6-490" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Chargui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-800-6-466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2017.65" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Boubaker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Ben Hadj Alouane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.75" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Lahouij" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128880" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.85" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.42" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhamdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095536.2095601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Abid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.36" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Louhichi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095536.2095592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.37" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCG5SQX2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir El" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5907-1_41" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76348-4_2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>