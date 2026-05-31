--- v1 (2026-05-08)
+++ v2 (2026-05-31)
@@ -837,304 +837,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Effects of Similarity in Community Detection</w:t>
+                <w:t xml:space="preserve">On the discovery of conceptual clustering models through pattern mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motaz Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kmimech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Graiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.208⟩</w:t>
+              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence(ECAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Santiago de compostela, Spain. pp.1648-1655, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/FAIA240672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326062v1</w:t>
+                <w:t xml:space="preserve">hal-04947636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the discovery of conceptual clustering models through pattern mining</w:t>
+                <w:t xml:space="preserve">On the Effects of Similarity in Community Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motaz Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kmimech</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badran Raddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Graiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th European Conference on Artificial Intelligence(ECAI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Santiago de compostela, Spain. pp.1648-1655, </w:t>
+              <w:t xml:space="preserve">28th International Conference on Knowledge Based and Intelligent information and Engineering Systems (KES 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Seville (Spain), Spain. pp.3485-3494, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/FAIA240672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2024.09.208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947636v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-overlapping community detection approach based on α-structural similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motaz Ben Hassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kmimech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1207,51 +1207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering overlapping communities based on cohesive subgraph models over graph data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Kmimech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4315,51 +4315,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sakka Rouis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kmimech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2960501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abbassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2612641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Maraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440081211222582" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Hamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Ben Hassine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326062v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947636v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240672" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04602731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Yousfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_38" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Adeyl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mhadhbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Hellani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_42" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hellani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayach Amal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-800-6-490" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Chargui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-800-6-466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2017.65" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Boubaker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Ben Hadj Alouane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.75" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Lahouij" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128880" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.85" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.42" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhamdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095536.2095601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Abid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.36" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Louhichi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095536.2095592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.37" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCG5SQX2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir El" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5907-1_41" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76348-4_2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Sakka Rouis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahar Bhiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layth Sliman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Kmimech" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2960501" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987661v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Graiet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abbassi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Gaaloul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2016.2612641" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751238v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Maraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17440081211222582" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547233v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Hamel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483207v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motaz Ben Hassine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Jabbour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badran Raddaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947636v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Jabbour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA240672" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2024.09.208" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04602731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-39831-5_19" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721054v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_16" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938813v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihed Yousfi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Hamdi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_38" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430614v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Adeyl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mhadhbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FAIA200573" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781495v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Hellani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed Ellatif Samhat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49336-3_42" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02957070v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hellani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayach Amal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-800-6-490" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702712v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Chargui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-800-6-466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702725v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2017.65" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Boubaker" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Ben Hadj Alouane" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.75" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263176v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Lahouij" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2015.13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128880" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Abassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2014.85" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967037v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICWS.2013.42" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751243v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Mhamdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095536.2095601" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wided Ben Abid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.36" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751241v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Louhichi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2095536.2095592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648916v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cariou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751248v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SKG.2011.37" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354674v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23798-0_7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCG5SQX2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547218v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir El" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967486.1967502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781541v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-5907-1_41" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781565v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76348-4_2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>