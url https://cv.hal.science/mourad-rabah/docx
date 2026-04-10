--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -602,234 +602,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Modeling Approach for the Availability Assessment of e-Business Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performability Evaluation of Multipurpose Multiprocessor Systems: The &amp;quot;Separation of Concerns&amp;quot; Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spe.550⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2003.1176988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755223v1</w:t>
+                <w:t xml:space="preserve">hal-01977511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performability Evaluation of Multipurpose Multiprocessor Systems: The &amp;quot;Separation of Concerns&amp;quot; Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Level Modeling Approach for the Availability Assessment of e-Business Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (14), pp.1323-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spe.550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2003.1176988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01977511v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -841,261 +841,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VerifBFL: Leveraging zk-SNARKs for a Verifiable Blockchained Federated Learning</w:t>
+                <w:t xml:space="preserve">AutoDFL: A Scalable and Automated Reputation-Aware Decentralized Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ayoub Bellachia</w:t>
+                <w:t xml:space="preserve">Meryem Malak Dif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMS 2025-2025 IEEE Network Operations and Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.01-09, </w:t>
+              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294910v1</w:t>
+                <w:t xml:space="preserve">hal-05294484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoDFL: A Scalable and Automated Reputation-Aware Decentralized Federated Learning</w:t>
+                <w:t xml:space="preserve">VerifBFL: Leveraging zk-SNARKs for a Verifiable Blockchained Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Malak Dif</w:t>
+                <w:t xml:space="preserve">Ahmed Ayoub Bellachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMS 2025-2025 IEEE Network Operations and Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.1-9, </w:t>
+              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.01-09, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294484v1</w:t>
+                <w:t xml:space="preserve">hal-05294910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moodle2EventLog: A Tool for Pedagogically-Driven Log Enrichment and Analysis</w:t>
               </w:r>
@@ -1205,291 +1205,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Trace Clustering to Group Learning Scenarios: An Adaptation of FSS-Encoding to Moodle Logs Use Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noura Joudieh</w:t>
+                <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+                <w:t xml:space="preserve">Quentin Telnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Angers, France. pp.247-254, </w:t>
+              <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.439-448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012636400003693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635560v1</w:t>
+                <w:t xml:space="preserve">hal-04635760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
+                <w:t xml:space="preserve">Using Trace Clustering to Group Learning Scenarios: An Adaptation of FSS-Encoding to Moodle Logs Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Telnoff</w:t>
+                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhail Bakkali</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.439-448, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France. pp.247-254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0012636400003693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635760v1</w:t>
+                <w:t xml:space="preserve">hal-04635560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RollupTheCrowd: Leveraging ZkRollups for a Scalable and Privacy-Preserving Reputation-Based Crowdsourcing Platform</w:t>
               </w:r>
@@ -1605,51 +1605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration d’une Méthode de Clustering des Traces Moodle via l’Encodage des SSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1828,390 +1828,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing a Process Mining Approach to Recommend Personalized Adaptive Learning Paths in Blended-Learning Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
+                <w:t xml:space="preserve">GuRuChain: Guarantee and Reputation-based Blockchain Service Trading Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference in Open &amp; Distance Learning (ICODL 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Barcelona, Spain. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking57963.2023.10186408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04475779v1</w:t>
+                <w:t xml:space="preserve">hal-04473910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GuRuChain: Guarantee and Reputation-based Blockchain Service Trading Platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+                <w:t xml:space="preserve">Proposition d'une architecture utilisant le trace clustering pour recommander un parcours d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IFIP Networking Conference (IFIP Networking)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41e Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.146-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking57963.2023.10186408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04473910v1</w:t>
+                <w:t xml:space="preserve">hal-04473871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une architecture utilisant le trace clustering pour recommander un parcours d'apprentissage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leïla Ghorbel</w:t>
+                <w:t xml:space="preserve">Employing a Process Mining Approach to Recommend Personalized Adaptive Learning Paths in Blended-Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Joudieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e Congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.146-164</w:t>
+              <w:t xml:space="preserve">12th International Conference in Open &amp; Distance Learning (ICODL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athens, Greece. pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473871v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Privacy-preserving Proof-of-Reputation</w:t>
               </w:r>
@@ -3254,243 +3254,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-Based Decision Making in Interactive Application: Case of Tamagotchi systems</w:t>
+                <w:t xml:space="preserve">A process for Trace-Based Criteria Weighting in Multiple Criteria Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Control, Decision and Information Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Metz, France. pp.123-127</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computer Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Hanoi, Vietnam. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088140v1</w:t>
+                <w:t xml:space="preserve">hal-00941228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process for Trace-Based Criteria Weighting in Multiple Criteria Decision Making</w:t>
+                <w:t xml:space="preserve">Trace-Based Decision Making in Interactive Application: Case of Tamagotchi systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computer Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Hanoi, Vietnam. pp.77-84</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Metz, France. pp.123-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941228v1</w:t>
+                <w:t xml:space="preserve">hal-01088140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Logic Validation and Hierarchical Modeling for Interactive Storytelling Control</w:t>
               </w:r>
@@ -3904,64 +3904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for modeling availability of E-business systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4431,51 +4431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability evaluation of a distributed shared memory multiprocessor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.Hlavicka, E.Maehle, A.Pataricza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dependable Computing — EDCC-3 Third European Dependable Computing Conference Prague, Czech Republic, September 15–17, 1999 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1667,, Springer, pp.42-59, 1999, Lecture Notes in Computer Science, 3-540-66483-1</w:t>
@@ -4673,51 +4673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.311-335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2015-0033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.550" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083BE3F203251052CA422D85B89DFFCB9F755343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2003.1176988" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub Bellachia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Malak Dif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012636400003693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mounsf Rafik Bendada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473910v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186408" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez-Clementi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186422" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088140v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trillaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Malki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-2217_SEA42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2001.956217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8_15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.311-335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2015-0033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2003.1176988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.550" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083BE3F203251052CA422D85B89DFFCB9F755343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Malak Dif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073578" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub Bellachia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073628" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012636400003693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mounsf Rafik Bendada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186408" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez-Clementi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186422" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trillaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Malki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-2217_SEA42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2001.956217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8_15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>