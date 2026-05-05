--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -602,234 +602,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performability Evaluation of Multipurpose Multiprocessor Systems: The &amp;quot;Separation of Concerns&amp;quot; Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Level Modeling Approach for the Availability Assessment of e-Business Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TC.2003.1176988⟩</w:t>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (14), pp.1323-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spe.550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977511v1</w:t>
+                <w:t xml:space="preserve">hal-00755223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Modeling Approach for the Availability Assessment of e-Business Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Performability Evaluation of Multipurpose Multiprocessor Systems: The &amp;quot;Separation of Concerns&amp;quot; Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2003.1176988⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/spe.550⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00755223v1</w:t>
+                <w:t xml:space="preserve">hal-01977511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -841,261 +841,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoDFL: A Scalable and Automated Reputation-Aware Decentralized Federated Learning</w:t>
+                <w:t xml:space="preserve">VerifBFL: Leveraging zk-SNARKs for a Verifiable Blockchained Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Malak Dif</w:t>
+                <w:t xml:space="preserve">Ahmed Ayoub Bellachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMS 2025-2025 IEEE Network Operations and Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.1-9, </w:t>
+              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.01-09, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294484v1</w:t>
+                <w:t xml:space="preserve">hal-05294910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VerifBFL: Leveraging zk-SNARKs for a Verifiable Blockchained Federated Learning</w:t>
+                <w:t xml:space="preserve">AutoDFL: A Scalable and Automated Reputation-Aware Decentralized Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ayoub Bellachia</w:t>
+                <w:t xml:space="preserve">Meryem Malak Dif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMS 2025-2025 IEEE Network Operations and Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.01-09, </w:t>
+              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294910v1</w:t>
+                <w:t xml:space="preserve">hal-05294484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moodle2EventLog: A Tool for Pedagogically-Driven Log Enrichment and Analysis</w:t>
               </w:r>
@@ -1205,291 +1205,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
+                <w:t xml:space="preserve">Using Trace Clustering to Group Learning Scenarios: An Adaptation of FSS-Encoding to Moodle Logs Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Telnoff</w:t>
+                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhail Bakkali</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.439-448, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France. pp.247-254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0012636400003693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635760v1</w:t>
+                <w:t xml:space="preserve">hal-04635560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Trace Clustering to Group Learning Scenarios: An Adaptation of FSS-Encoding to Moodle Logs Use Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noura Joudieh</w:t>
+                <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+                <w:t xml:space="preserve">Quentin Telnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Angers, France. pp.247-254, </w:t>
+              <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.439-448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012636400003693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635560v1</w:t>
+                <w:t xml:space="preserve">hal-04635760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RollupTheCrowd: Leveraging ZkRollups for a Scalable and Privacy-Preserving Reputation-Based Crowdsourcing Platform</w:t>
               </w:r>
@@ -1605,51 +1605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration d’une Méthode de Clustering des Traces Moodle via l’Encodage des SSF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2089,51 +2089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employing a Process Mining Approach to Recommend Personalized Adaptive Learning Paths in Blended-Learning Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,64 +3904,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework for modeling availability of E-business systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4431,51 +4431,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability evaluation of a distributed shared memory multiprocessor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.Hlavicka, E.Maehle, A.Pataricza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dependable Computing — EDCC-3 Third European Dependable Computing Conference Prague, Czech Republic, September 15–17, 1999 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1667,, Springer, pp.42-59, 1999, Lecture Notes in Computer Science, 3-540-66483-1</w:t>
@@ -4673,51 +4673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.311-335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2015-0033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2003.1176988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.550" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083BE3F203251052CA422D85B89DFFCB9F755343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Malak Dif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073578" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub Bellachia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073628" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012636400003693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mounsf Rafik Bendada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186408" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez-Clementi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186422" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trillaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Malki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-2217_SEA42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2001.956217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8_15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.311-335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2015-0033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.550" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083BE3F203251052CA422D85B89DFFCB9F755343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2003.1176988" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub Bellachia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Malak Dif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012636400003693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mounsf Rafik Bendada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186408" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez-Clementi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186422" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trillaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Malki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-2217_SEA42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2001.956217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8_15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>