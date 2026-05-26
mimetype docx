--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -602,500 +602,500 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Level Modeling Approach for the Availability Assessment of e-Business Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performability Evaluation of Multipurpose Multiprocessor Systems: The &amp;quot;Separation of Concerns&amp;quot; Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spe.550⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 52 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TC.2003.1176988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755223v1</w:t>
+                <w:t xml:space="preserve">hal-01977511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performability Evaluation of Multipurpose Multiprocessor Systems: The &amp;quot;Separation of Concerns&amp;quot; Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Level Modeling Approach for the Availability Assessment of e-Business Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karama Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Software: Practice and Experience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 33 (14), pp.1323-1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spe.550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TC.2003.1176988⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01977511v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VerifBFL: Leveraging zk-SNARKs for a Verifiable Blockchained Federated Learning</w:t>
+                <w:t xml:space="preserve">AutoDFL: A Scalable and Automated Reputation-Aware Decentralized Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ayoub Bellachia</w:t>
+                <w:t xml:space="preserve">Meryem Malak Dif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMS 2025-2025 IEEE Network Operations and Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.01-09, </w:t>
+              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294910v1</w:t>
+                <w:t xml:space="preserve">hal-05294484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AutoDFL: A Scalable and Automated Reputation-Aware Decentralized Federated Learning</w:t>
+                <w:t xml:space="preserve">VerifBFL: Leveraging zk-SNARKs for a Verifiable Blockchained Federated Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Malak Dif</w:t>
+                <w:t xml:space="preserve">Ahmed Ayoub Bellachia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMS 2025-2025 IEEE Network Operations and Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.1-9, </w:t>
+              <w:t xml:space="preserve">, May 2025, Honolulu, United States. pp.01-09, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS57970.2025.11073628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294484v1</w:t>
+                <w:t xml:space="preserve">hal-05294910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moodle2EventLog: A Tool for Pedagogically-Driven Log Enrichment and Analysis</w:t>
               </w:r>
@@ -1205,291 +1205,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Trace Clustering to Group Learning Scenarios: An Adaptation of FSS-Encoding to Moodle Logs Use Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noura Joudieh</w:t>
+                <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+                <w:t xml:space="preserve">Quentin Telnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Angers, France. pp.247-254, </w:t>
+              <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.439-448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012636400003693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635560v1</w:t>
+                <w:t xml:space="preserve">hal-04635760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
+                <w:t xml:space="preserve">Using Trace Clustering to Group Learning Scenarios: An Adaptation of FSS-Encoding to Moodle Logs Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Joudieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Telnoff</w:t>
+                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhail Bakkali</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.439-448, </w:t>
+              <w:t xml:space="preserve">16th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Angers, France. pp.247-254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0012636400003693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635760v1</w:t>
+                <w:t xml:space="preserve">hal-04635560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RollupTheCrowd: Leveraging ZkRollups for a Scalable and Privacy-Preserving Reputation-Based Crowdsourcing Platform</w:t>
               </w:r>
@@ -1535,344 +1535,344 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 48th Annual Computers, Software, and Applications Conference (COMPSAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.998-1006, </w:t>
+              <w:t xml:space="preserve">, Jul 2024, Osaka, France. pp.998-1006, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701545v1</w:t>
+                <w:t xml:space="preserve">hal-05627032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration d’une Méthode de Clustering des Traces Moodle via l’Encodage des SSF</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+                <w:t xml:space="preserve">RollupTheCrowd: Leveraging ZkRollups for a Scalable and Privacy-Preserving Reputation-Based Crowdsourcing Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Mounsf Rafik Bendada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42e Congrès INFORSID</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 48th Annual Computers, Software, and Applications Conference (COMPSAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.998-1006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635681v1</w:t>
+                <w:t xml:space="preserve">hal-04701545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DARS: Empowering Trust in Blockchain-Based Real-World Applications with A Decentralized Anonymous Reputation System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+                <w:t xml:space="preserve">Amélioration d’une Méthode de Clustering des Traces Moodle via l’Encodage des SSF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Joudieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th International Conference on Advanced Information Networking and Applications (AINA-2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42e Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.184-199</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504228v1</w:t>
+                <w:t xml:space="preserve">hal-04635681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GuRuChain: Guarantee and Reputation-based Blockchain Service Trading Platform</w:t>
+                <w:t xml:space="preserve">DARS: Empowering Trust in Blockchain-Based Real-World Applications with A Decentralized Anonymous Reputation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
@@ -1890,1091 +1890,1100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IFIP Networking Conference (IFIP Networking)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking57963.2023.10186408⟩</w:t>
+              <w:t xml:space="preserve">38th International Conference on Advanced Information Networking and Applications (AINA-2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Kitakyushu, Japan. pp.48-61, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57853-3_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473910v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une architecture utilisant le trace clustering pour recommander un parcours d'apprentissage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leïla Ghorbel</w:t>
+                <w:t xml:space="preserve">Employing a Process Mining Approach to Recommend Personalized Adaptive Learning Paths in Blended-Learning Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noura Joudieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41e Congrès INFORSID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.146-164</w:t>
+              <w:t xml:space="preserve">12th International Conference in Open &amp; Distance Learning (ICODL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Athens, Greece. pp.15-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473871v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04475779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing a Process Mining Approach to Recommend Personalized Adaptive Learning Paths in Blended-Learning Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikleia Eteokleous</w:t>
+                <w:t xml:space="preserve">GuRuChain: Guarantee and Reputation-based Blockchain Service Trading Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference in Open &amp; Distance Learning (ICODL 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Barcelona, Spain. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking57963.2023.10186408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04475779v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Privacy-preserving Proof-of-Reputation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Dehez-Clementi</w:t>
+                <w:t xml:space="preserve">Proposition d'une architecture utilisant le trace clustering pour recommander un parcours d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiem Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IFIP Networking Conference (IFIP Networking)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">41e Congrès INFORSID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, La Rochelle, France. pp.146-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04473729v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser la recommandation pour élaborer des Territoires Informatiques d'Apprentissage Humain (TIAH)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaspard Bergeret</w:t>
+                <w:t xml:space="preserve">A Privacy-preserving Proof-of-Reputation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dehez-Clementi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ghamri-Doudane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2022 Plate-Forme Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Barcelona, Spain. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking57963.2023.10186422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942764v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automatic Assistance in Crisis Resolution with Process Mining</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
+                <w:t xml:space="preserve">Repenser la recommandation pour élaborer des Territoires Informatiques d'Apprentissage Humain (TIAH)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowsk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Valencia, Spain. pp.574-585</w:t>
+              <w:t xml:space="preserve">PFIA 2022 Plate-Forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297837v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process-based Assistance Method for Learner Academic Achievement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joffrey Leblay</w:t>
+                <w:t xml:space="preserve">Towards an Automatic Assistance in Crisis Resolution with Process Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain. pp.89-96</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems for Crisis Response and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Valencia, Spain. pp.574-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834096v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'utilisation de la fouille de processus pour améliorer la sécurité des SI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process-based Assistance Method for Learner Academic Achievement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rabah</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">E-Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Madrid, Spain. pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01589600v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à l'analyse des parcours d'apprentissage en IUT par reconnaissance de procédés et recommandations à base de traces</w:t>
+                <w:t xml:space="preserve">Apport de l'utilisation de la fouille de processus pour améliorer la sécurité des SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Champagnat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congès National de la Recherche des IUT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346459v1</w:t>
+                <w:t xml:space="preserve">hal-01589600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Trace-Based PROMETHEE II Method to answer &amp;quot; What can teachers do? &amp;quot; in Online Distance Learning Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
+                <w:t xml:space="preserve">Aide à l'analyse des parcours d'apprentissage en IUT par reconnaissance de procédés et recommandations à base de traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Leblay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Intelligent Tutoring Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Zagreb, Croatia. pp.480-484</w:t>
+              <w:t xml:space="preserve">Congès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01334151v1</w:t>
+                <w:t xml:space="preserve">hal-01346459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalisation interactive de parcours pédagogiques par une méthode de décision multicritère à base de traces</w:t>
+                <w:t xml:space="preserve">Toward a Trace-Based PROMETHEE II Method to answer &amp;quot; What can teachers do? &amp;quot; in Online Distance Learning Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
@@ -2992,97 +3001,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.429-431</w:t>
+              <w:t xml:space="preserve">13th International Conference on Intelligent Tutoring Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Zagreb, Croatia. pp.480-484</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01405981v1</w:t>
+                <w:t xml:space="preserve">hal-01334151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision multicritère à base de traces avec PROMETHEE II</w:t>
+                <w:t xml:space="preserve">Personnalisation interactive de parcours pédagogiques par une méthode de décision multicritère à base de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
@@ -3100,97 +3109,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème conférence ROADEF - Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.429-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194554v1</w:t>
+                <w:t xml:space="preserve">hal-01405981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Trace-Based Subjective Logic to User Preferences Modeling</w:t>
+                <w:t xml:space="preserve">Aide à la décision multicritère à base de traces avec PROMETHEE II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
@@ -3208,181 +3217,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji. pp.94-105</w:t>
+              <w:t xml:space="preserve">16ème conférence ROADEF - Société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223265v1</w:t>
+                <w:t xml:space="preserve">hal-01194554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A process for Trace-Based Criteria Weighting in Multiple Criteria Decision Making</w:t>
+                <w:t xml:space="preserve">Application of Trace-Based Subjective Logic to User Preferences Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Computer Research and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Hanoi, Vietnam. pp.77-84</w:t>
+              <w:t xml:space="preserve">20th International Conference on Logic for Programming, Artificial Intelligence and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Suva, Fiji. pp.94-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941228v1</w:t>
+                <w:t xml:space="preserve">hal-01223265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Decision Making in Interactive Application: Case of Tamagotchi systems</w:t>
               </w:r>
@@ -3470,553 +3479,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Logic Validation and Hierarchical Modeling for Interactive Storytelling Control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+                <w:t xml:space="preserve">A process for Trace-Based Criteria Weighting in Multiple Criteria Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Nowakowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Advances in Computer Entertainment Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Netherlands. pp.524-527</w:t>
+              <w:t xml:space="preserve">6th International Conference on Computer Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Hanoi, Vietnam. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915785v1</w:t>
+                <w:t xml:space="preserve">hal-00941228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agent-based Architecture and Situation-based Scenario for Consistency Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear Logic Validation and Hierarchical Modeling for Interactive Storytelling Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim Dung Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Kraków, Poland. pp.1041-1046</w:t>
+              <w:t xml:space="preserve">10th International Conference on Advances in Computer Entertainment Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Netherlands. pp.524-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950508v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00915785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SITUATION-BASED SCENARIOS FOR E-LEARNING</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agent-based Architecture and Situation-based Scenario for Consistency Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jamal Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on e-Learning (e-Learning 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Development of the Information Society (IADIS), Jul 2012, Lisbon, Portugal. pp.121-128</w:t>
+              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Kraków, Poland. pp.1041-1046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765711v1</w:t>
+                <w:t xml:space="preserve">hal-00950508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling the Misunderstanding in Interactions: Definition and Solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SITUATION-BASED SCENARIOS FOR E-LEARNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Trillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Software Engineering &amp; Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on e-Learning (e-Learning 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Development of the Information Society (IADIS), Jul 2012, Lisbon, Portugal. pp.121-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765963v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Handling the Misunderstanding in Interactions: Definition and Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuong Thao Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Estraillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Software Engineering &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Singapour, Singapore. pp.47-52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5176/2251-2217_SEA42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A framework for modeling availability of E-business systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kaâniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Computer Communications and Networks, 2001 (ICCCN 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Scottsdale, AZ, United States. pp. 40-45, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2001.956217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4026,51 +4143,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalisation interactive de parcours pédagogiques par une méthode de décision multicritère à base de traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4112,87 +4229,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.429-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONLINE DISTANT LEARNING USING SITUATION-BASED SCENARIOS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Trillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuong Thao Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4200,84 +4317,84 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Malki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Supported Education (CSEDU 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Porto, Portugal. pp.313-316, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00765710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4287,51 +4404,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Multi- Cristeria Preselection Approach for Decision Making in Interactive Applications like Video Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Nam Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4363,170 +4480,170 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Estraillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Digital Turn in Higher Education: International Perspectives on Learning and Teaching in a Changing World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Fachmedien Wiesbaden, pp.211-234, 2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-658-19925-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02046564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability evaluation of a distributed shared memory multiprocessor system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karama Kanoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.Hlavicka, E.Maehle, A.Pataricza. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dependable Computing — EDCC-3 Third European Dependable Computing Conference Prague, Czech Republic, September 15–17, 1999 Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1667,, Springer, pp.42-59, 1999, Lecture Notes in Computer Science, 3-540-66483-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId96"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4673,51 +4790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.311-335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2015-0033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.550" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083BE3F203251052CA422D85B89DFFCB9F755343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977511v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2003.1176988" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294910v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub Bellachia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073628" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Malak Dif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073578" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635560v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012636400003693" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mounsf Rafik Bendada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186408" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez-Clementi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186422" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334151v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405981v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941228v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trillaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Malki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765963v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-2217_SEA42" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212216v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2001.956217" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211604v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765710v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8_15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986493v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Hachicha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ghorbel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Amel Zayani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1300" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Nam Ho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Estraillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.31.311-335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Thao Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/amcs-2015-0033" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058156v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01977511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karama Kanoun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TC.2003.1176988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ka&#226;niche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.550" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/083BE3F203251052CA422D85B89DFFCB9F755343/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Malak Dif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ghamri-Doudane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073578" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294910v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ayoub Bellachia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS57970.2025.11073628" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022314v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Joudieh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wil M.P. van Der Aalst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013327300003932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Trabelsi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikleia Eteokleous" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012636400003693" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627032v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mounsf Rafik Bendada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00136" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57853-3_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04475779v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186408" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Ghorbel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dehez-Clementi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking57963.2023.10186422" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942764v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marchal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowsk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Bergeret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297837v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834096v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Leblay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589600v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346459v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405981v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Dung Dang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Trillaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Malki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-2217_SEA42" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212216v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2001.956217" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765710v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046564v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-658-19925-8_15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>