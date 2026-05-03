--- v0 (2026-04-06)
+++ v1 (2026-05-03)
@@ -183,801 +183,801 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-based Vulnerability Prediction Framework for IoT Intrusion Detection using only Network Topology</w:t>
+                <w:t xml:space="preserve">ADAP-GNN: Adaptive property-aware graph neural network for intrusion detection in IoT networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hazimeh</w:t>
+                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 182, pp.108493. </w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 133, pp.111051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.future.2026.108493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2026.111051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05567566v1</w:t>
+                <w:t xml:space="preserve">hal-05514287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAP-GNN: Adaptive property-aware graph neural network for intrusion detection in IoT networks</w:t>
+                <w:t xml:space="preserve">Community-based Vulnerability Prediction Framework for IoT Intrusion Detection using only Network Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortada Termos</w:t>
+                <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
+                <w:t xml:space="preserve">Hussein Hazimeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 133, pp.111051. </w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182, pp.108493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2026.111051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2026.108493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514287v1</w:t>
+                <w:t xml:space="preserve">hal-05567566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiFEL-OCKT: Hierarchical Federated Edge Learning with Objective Congruence and Multi-Level Knowledge Transfer for IoT Ecosystems</w:t>
+                <w:t xml:space="preserve">BI 2 PV simulator for optimized BIPV design in industrial buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed-Rafik Baahmed</w:t>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Dollinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.101868. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.116576. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2025.101868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05440335v1</w:t>
+                <w:t xml:space="preserve">hal-05342301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based federated learning approach for intrusion detection in IoT networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+                <w:t xml:space="preserve">HiFEL-OCKT: Hierarchical Federated Edge Learning with Objective Congruence and Multi-Level Knowledge Transfer for IoT Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Rafik Baahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-25175-1⟩</w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.101868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2025.101868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377249v1</w:t>
+                <w:t xml:space="preserve">hal-05440335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BI 2 PV simulator for optimized BIPV design in industrial buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Jouane</w:t>
+                <w:t xml:space="preserve">Double-Layer Soft Data Fusion for Indoor Robot WiFi-Visual Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vauchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116576⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jsen.2025.3574094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342301v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-Layer Soft Data Fusion for Indoor Robot WiFi-Visual Localization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Graph-based federated learning approach for intrusion detection in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hazimeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.41264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jsen.2025.3574094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-25175-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120116v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05377249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for density prediction and process optimization of 316L stainless steel fabricated by selective laser melting</w:t>
               </w:r>
@@ -989,51 +989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbas Hodroj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redouane Bouglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuehua Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1080,64 +1080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing BIPV Building Energy Autonomy in PV systems through predictive energy control and real-time error reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1178,7470 +1178,7587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of an AI-driven dynamic control system to optimize excess photovoltaic energy management in grid-connected sustainable BIPV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Jouane</w:t>
+                <w:t xml:space="preserve">Federated Learning Survey: A Multi-Level Taxonomy of Aggregation Techniques, Experimental Insights, and Future Frontiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032017⟩</w:t>
+              <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3678182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389163v1</w:t>
+                <w:t xml:space="preserve">hal-04653057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated Learning Survey: A Multi-Level Taxonomy of Aggregation Techniques, Experimental Insights, and Future Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Arbaoui</w:t>
+                <w:t xml:space="preserve">GDLC: A new Graph Deep Learning framework based on centrality measures for intrusion detection in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Internet of Things</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.101214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3678182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653057v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04572104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDLC: A new Graph Deep Learning framework based on centrality measures for intrusion detection in IoT networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maturity Evaluation Methods for BIM-Based AR/VR in Construction Industry: A Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Monla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaoued Beladjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet of Things</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101214⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.101134-101154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3281265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572104v1</w:t>
+                <w:t xml:space="preserve">hal-05569171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturity Evaluation Methods for BIM-Based AR/VR in Construction Industry: A Literature Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djaoued Beladjine</w:t>
+                <w:t xml:space="preserve">Communicating Using Spatial Mode Multiplexing: Potentials, Challenges, and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ki-Hong Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boon Ooi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3281265⟩</w:t>
+              <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.3175-3203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMST.2019.2915981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569171v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards deep learning methods to improve photovoltaic prediction and building decarbonization in benchmarking study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I Abouelaziz</w:t>
+                <w:t xml:space="preserve">Numerical Investigation of Supercontinuum Generation Through AsSe 2 /As 2 S 5 Chalcogenide Photonic Crystal Fibres and Rib Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mandeng Mandeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Tchawoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/8/082037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (22), pp.5692-5698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2019.2934034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338058v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating Using Spatial Mode Multiplexing: Potentials, Challenges, and Perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of an ultra-broadband coherent mid-infrared supercontinuum in a chalcogenide AsSe 2 -As 2 S 5 multimaterial photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ki-Hong Park</w:t>
+                <w:t xml:space="preserve">Mbaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Wague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMST.2019.2915981⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (2), pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.0000A8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577228v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation of Supercontinuum Generation Through AsSe 2 /As 2 S 5 Chalcogenide Photonic Crystal Fibres and Rib Structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clement Tchawoua</w:t>
+                <w:t xml:space="preserve">Phase-Sensitive Mode Conversion and Equalization in a Few Mode Fiber Through Parametric Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JLT.2019.2934034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2016.2644958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580727v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of an ultra-broadband coherent mid-infrared supercontinuum in a chalcogenide AsSe 2 -As 2 S 5 multimaterial photonic crystal fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmadou Wague</w:t>
+                <w:t xml:space="preserve">Encoding information using Laguerre Gaussian modes over free space turbulence media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (13), pp.3086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.003086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.36.0000A8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05580647v1</w:t>
+                <w:t xml:space="preserve">hal-05577275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Sensitive Mode Conversion and Equalization in a Few Mode Fiber Through Parametric Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Rigorous study of supercontinuum generation in few mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2016.2644958⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (16), pp.4317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.004317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580822v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding information using Laguerre Gaussian modes over free space turbulence media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+                <w:t xml:space="preserve">Ultraflat-top midinfrared coherent broadband supercontinuum using all normal As 2 S 5 -borosilicate hybrid photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ben Salem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angela Dudley</w:t>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Wague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Forbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 41 (13), pp.3086. </w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (6), pp.066109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.41.003086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.55.6.066109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577275v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Input Profile Asymmetry and the Chirp on the Propagation in Highly Dispersive and Nonlinear Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mandeng Mandeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Tchawoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Tagwo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (24), pp.5635-5641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2016.2624699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraflat-top midinfrared coherent broadband supercontinuum using all normal As 2 S 5 -borosilicate hybrid photonic crystal fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High power broadband mid-infrared supercontinuum fiber laser using a novel chalcogenide AsSe2 photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Wague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.OE.55.6.066109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05580580v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous study of supercontinuum generation in few mode fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Optical communication beyond orbital angular momentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Rosales-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Ndagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.004317⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.27674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580817v1</w:t>
+                <w:t xml:space="preserve">hal-05577252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical communication beyond orbital angular momentum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+                <w:t xml:space="preserve">Design and analysis of equiangular spiral photonic crystal fiber for mid-infrared supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27674⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (19), pp.1570-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2015.1051600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577252v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power broadband mid-infrared supercontinuum fiber laser using a novel chalcogenide AsSe2 photonic crystal fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mbaye Diouf</w:t>
+                <w:t xml:space="preserve">Two octaves spanning supercontinuum in highly nonlinear As2Se3 nanophotonic crystal fiber for midinfrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Baili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ben Salem</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmadou Wague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.03.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.093059-1 - 093059-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.9.093059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05580644v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two octaves spanning supercontinuum in highly nonlinear As2Se3 nanophotonic crystal fiber for midinfrared applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Design of small core tellurite photonic crystal fiber for slow-light-based application using stimulated Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Singh Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.9.093059⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.075101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.54.7.075101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391614v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of small core tellurite photonic crystal fiber for slow-light-based application using stimulated Brillouin scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Maximizing the bandwidth of coherent, mid-IR supercontinuum using highly nonlinear aperiodic nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Heidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.54.7.075101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (8), pp.650-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2014.905646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580815v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and analysis of equiangular spiral photonic crystal fiber for mid-infrared supercontinuum generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mourad Zghal</w:t>
+                <w:t xml:space="preserve">Detection of Bessel beams with digital axicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thandeka Mhlanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaseera Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippus Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Mclaren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340.2015.1051600⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (14), pp.17553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.017553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580591v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Bessel beams with digital axicons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrabroadband, Midinfrared Supercontinuum Generation in Dispersion Engineered As 2 Se 3 -Based Chalcogenide Photonic Crystal Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (14), pp.17553. </w:t>
+              <w:t xml:space="preserve">International Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.22.017553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/876474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580585v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the bandwidth of coherent, mid-IR supercontinuum using highly nonlinear aperiodic nanofibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Stimulated Brillouin Scattering of Higher-Order Acoustic Modes in Four-Core Tellurite Microstructured Optical Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonglei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisong Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongchao Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340.2014.905646⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (10), pp.102501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/APEX.5.102501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05580813v1</w:t>
+                <w:t xml:space="preserve">hal-05580765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabroadband, Midinfrared Supercontinuum Generation in Dispersion Engineered As 2 Se 3 -Based Chalcogenide Photonic Crystal Fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Characterization of stimulated Brillouin scattering in small core microstructured chalcogenide fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tartara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/876474⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 285 (3), pp.341-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580760v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Brillouin Scattering of Higher-Order Acoustic Modes in Four-Core Tellurite Microstructured Optical Fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Soliton-self compression in highly nonlinear chalcogenide photonic nanowires with ultralow pulse energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (21), pp.19955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.019955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1143/APEX.5.102501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05580765v1</w:t>
+                <w:t xml:space="preserve">hal-05580594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of stimulated Brillouin scattering in small core microstructured chalcogenide fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rim Cherif</w:t>
+                <w:t xml:space="preserve">Low-energy single-optical-cycle soliton self-compression in air-silica nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Tartara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 285 (3), pp.341-346. </w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.059506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.09.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.3662888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05580650v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy single-optical-cycle soliton self-compression in air-silica nanowires</w:t>
+                <w:t xml:space="preserve">High energy femtosecond supercontinuum light generation in large mode area photonic crystal fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaylo Nikolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miltcho Danailov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.3662888⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283 (21), pp.4378-4382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.06.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580818v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton-self compression in highly nonlinear chalcogenide photonic nanowires with ultralow pulse energy</w:t>
+                <w:t xml:space="preserve">Highly nonlinear As2Se3-based chalcogenide photonic crystal fiber for midinfrared supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.019955⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (9), pp.095002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.3488042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580594v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New All-Optical Switching Node Including Virtual Memory and Synchronizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Batti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Boudriga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4304/jnw.5.2.165-179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy femtosecond supercontinuum light generation in large mode area photonic crystal fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Full modal analysis of the Brillouin gain spectrum of an optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tartara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Codemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Maran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miltcho Danailov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 283 (21), pp.4378-4382. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.06.070⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 282 (12), pp.2431-2436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05580657v1</w:t>
+                <w:t xml:space="preserve">hal-05580575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly nonlinear As2Se3-based chalcogenide photonic crystal fiber for midinfrared supercontinuum generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+                <w:t xml:space="preserve">Supercontinuum generation by higher-order mode excitation in a photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tartara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Degiorgio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.3488042⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (3), pp.2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.002147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00608841v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full modal analysis of the Brillouin gain spectrum of an optical fiber</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of small geometrical imperfections on chromatic dispersion and birefringence in photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.03.012⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (12), pp.128002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.2821416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05580575v1</w:t>
+                <w:t xml:space="preserve">hal-05580745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum generation by higher-order mode excitation in a photonic crystal fiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full vector analysis of microstructured optical fiber propagation characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Degiorgio</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (3), pp.2147. </w:t>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.16.002147⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (12), pp.128002. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...105 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, proceedings of SPIE "Novel Optical Systems Design and Optimization VII", 5524, pp.313-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Centrality Measures in Federated Learning-Based Intrusion Detection Systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green-JIT² - Just-in-Time Organization Method for Sustainable and Integrated Production and Delivery Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Ben Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Nouinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978723⟩</w:t>
+              <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. pp.2772-2777, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05072659v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05465809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing IoT Network Intrusion Detection with a New GraphSAGE Embedding Algorithm Using Centrality Measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Integrating Centrality Measures in Federated Learning-Based Intrusion Detection Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Internet of Things, Big Data and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013363000003944⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032710v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05072659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating Realistic Cyber Security Datasets for IoT Networks with Diverse Complex Network Properties</w:t>
+                <w:t xml:space="preserve">Enhancing IoT Network Intrusion Detection with a New GraphSAGE Embedding Algorithm Using Centrality Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Internet of Things, Big Data and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.321-328, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0013359000003944⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.329-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013363000003944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032706v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiFi-Visual Data Fusion For Indoor Robot Localization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generating Realistic Cyber Security Datasets for IoT Networks with Diverse Complex Network Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Internet of Things, Big Data and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.321-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013359000003944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813616v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturity Measurement Framework for Evaluating BIM-Based AR/VR Systems Adapted from ISO/IEC 15939 Standard</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djaoued Beladjine</w:t>
+                <w:t xml:space="preserve">Implementation of an AI-driven dynamic control system to optimize excess photovoltaic energy management in grid-connected sustainable BIPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61318-0_7⟩</w:t>
+              <w:t xml:space="preserve">CISBAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lausanne, Switzerland. pp.032017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569168v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators Specification for Maturity Evaluation of BIM-Based VR/AR Systems Using ISO/IEC 15939 Standard</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahlem Assila</w:t>
+                <w:t xml:space="preserve">Optimizing Shapley Value for Client Valuation in Federated Learning through Enhanced GTG-Shapley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71707-9_19⟩</w:t>
+              <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ayia Napa, France. pp.1528-1533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569165v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data to Energy Management: Evaluating and Analysis of Univariate and Multivariate AI Models for Photovoltaic Systems in Smart Grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Very short-term prediction of photovoltaic energy in the winter building for an automatic energy management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Oussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vontobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 13th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRERA62673.2024.10815483⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Energy Technologies for Future Grids (ETFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Wollongong, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFG55873.2023.10408729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975074v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperparameter Impact on Computational Efficiency in Federated Edge Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">WiFi-Visual Data Fusion For Indoor Robot Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vauchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653015v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Shapley Value for Client Valuation in Federated Learning through Enhanced GTG-Shapley</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Rahmoun</w:t>
+                <w:t xml:space="preserve">Maturity Measurement Framework for Evaluating BIM-Based AR/VR Systems Adapted from ISO/IEC 15939 Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Monla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaoued Beladjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592437⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Washington, United States. pp.79-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61318-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653022v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very short-term prediction of photovoltaic energy in the winter building for an automatic energy management system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Vontobel</w:t>
+                <w:t xml:space="preserve">Indicators Specification for Maturity Evaluation of BIM-Based VR/AR Systems Using ISO/IEC 15939 Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Monla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaoued Beladjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Energy Technologies for Future Grids (ETFG)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETFG55873.2023.10408729⟩</w:t>
+              <w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lecce (ITALY), Italy. pp.249-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71707-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533926v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Integrated Production Scheduling and Vehicle Routing Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hajar Nouinou</w:t>
+                <w:t xml:space="preserve">From Data to Energy Management: Evaluating and Analysis of Univariate and Multivariate AI Models for Photovoltaic Systems in Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environment and Industrial Innovation (ICEII 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3655532.3655551⟩</w:t>
+              <w:t xml:space="preserve">2024 13th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nagasaki, France. pp.150-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA62673.2024.10815483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389985v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion Detection System for IoT Based on Complex Networks and Machine Learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+                <w:t xml:space="preserve">Hyperparameter Impact on Computational Efficiency in Federated Edge Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Rafik-El Mehdi Baahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Intl Conf on Dependable, Autonomic and Secure Computing, Intl Conf on Pervasive Intelligence and Computing, Intl Conf on Cloud and Big Data Computing, Intl Conf on Cyber Science and Technology Congress (DASC/PiCom/CBDCom/CyberSciTech)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433⟩</w:t>
+              <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ayia Napa, France. pp.0849-0854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383482v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sinuhé Martinez</w:t>
+                <w:t xml:space="preserve">Improved Hourly Prediction of BIPV Photovoltaic Power Building Using Artificial Learning Machine: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Dourhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Benlamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extended Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Networking, Intelligent Systems and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bandung, Indonesia. pp.270-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15191-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378505v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Photovoltaic Energy for a Winter House Using a Hybrid Deep Learning Model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadia Vontobel</w:t>
+                <w:t xml:space="preserve">Modelling the Integrated Production Scheduling and Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Nouinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRERA59003.2023.10269444⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Environment and Industrial Innovation (ICEII 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3655532.3655551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338095v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual Framework for Maturity Evaluation of BIM-Based AR/VR Systems Based on ISO Standards</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intrusion Detection System for IoT Based on Complex Networks and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Reality. XR Salento 2023.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_9⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Intl Conf on Dependable, Autonomic and Secure Computing, Intl Conf on Pervasive Intelligence and Computing, Intl Conf on Cloud and Big Data Computing, Intl Conf on Cyber Science and Technology Congress (DASC/PiCom/CBDCom/CyberSciTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Abu Dhabi, France. pp.0471-0477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569820v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Hourly Prediction of BIPV Photovoltaic Power Building Using Artificial Learning Machine: A Case Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+                <w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinuhé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tawfik Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking, Intelligent Systems and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15191-0_26⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Extended Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XR Salento 2023, Sep 2023, Lecce (ITALY), Italy. pp.284-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097388v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Augmented, Virtual and Mixed Reality with Building Information Modeling: A Systematic Review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ziad Monla</w:t>
+                <w:t xml:space="preserve">Forecasting Photovoltaic Energy for a Winter House Using a Hybrid Deep Learning Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Oussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vontobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-05939-1_1⟩</w:t>
+              <w:t xml:space="preserve">2023 12th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2023, Oshawa, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA59003.2023.10269444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065221v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Adaptive Attack Prediction Framework in Cyber-Physical Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samir Ouchani</w:t>
+                <w:t xml:space="preserve">A Conceptual Framework for Maturity Evaluation of BIM-Based AR/VR Systems Based on ISO Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Monla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaoued Beladjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Ninth International Conference on Software Defined Systems (SDS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SDS57574.2022.10062873⟩</w:t>
+              <w:t xml:space="preserve">Extended Reality. XR Salento 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Salento, Italy. pp.139-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04065408v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stochastic approach for extracting community-based backbones</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+                <w:t xml:space="preserve">Towards deep learning methods to improve photovoltaic prediction and building decarbonization in benchmarking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CISBAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lausanne, Switzerland. pp.082037, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/8/082037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04094093v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D real-time arithmetic operations using optical coherence properties : image processing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
+                <w:t xml:space="preserve">Integration of Augmented, Virtual and Mixed Reality with Building Information Modeling: A Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Monla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2012 : Mobile Multimedia/Image Processing, Security, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.918892⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Online, France. pp.3-19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-05939-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816639v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of coherence multiplexed coding for high density signal processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
+                <w:t xml:space="preserve">An Adaptive Attack Prediction Framework in Cyber-Physical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Babouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011 : Progress In Electromagnetics Research Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 Ninth International Conference on Software Defined Systems (SDS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SDS57574.2022.10062873⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302403v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian beam divergence effects on crosstalk in coherence multiplexed system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A stochastic approach for extracting community-based backbones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
+                <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM 2010 : 3rd Scientific European Optical Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355085v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence modulation of light for mathematical operations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
+                <w:t xml:space="preserve">2D real-time arithmetic operations using optical coherence properties : image processing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 15th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2008.4674994⟩</w:t>
+              <w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2012 : Mobile Multimedia/Image Processing, Security, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.918892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467225v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first steps for learning optics: Ibn Sahl’s, Al-Haytham’s and Young’s works on refraction as typical examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of coherence multiplexed coding for high density signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Habib Hamam</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Training in Optics and Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIERS 2011 : Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.1243 - 1246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580656v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misalignment loss at hybrid standard-single-mode-fibre/microstructured-optical-fibre connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+                <w:t xml:space="preserve">Gaussian beam divergence effects on crosstalk in coherence multiplexed system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International School on Quantum Electronics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bourgas, Bulgaria. pp.536-540</w:t>
+              <w:t xml:space="preserve">EOSAM 2010 : 3rd Scientific European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266442v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets des imperfections géométriques sur la biréfringence des fibres microstructurées</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabah Attia</w:t>
+                <w:t xml:space="preserve">Coherence modulation of light for mathematical operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Optique Hertzienne et Dielectrique"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 15th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Saint Julian's, Malta. pp.878-881, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2008.4674994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282887v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the birefringence into microstructured optical fibres</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first steps for learning optics: Ibn Sahl’s, Al-Haytham’s and Young’s works on refraction as typical examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid-Eddine Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Hamam</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education and Training in Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ottowa, France. pp.ESB2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ETOP.2007.ESB2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288075v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vector beam propagation method for microstructured optical fibres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bahloul Faouzi</w:t>
+                <w:t xml:space="preserve">Misalignment loss at hybrid standard-single-mode-fibre/microstructured-optical-fibre connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Chatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. p. 246-249</w:t>
+              <w:t xml:space="preserve">13th International School on Quantum Electronics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bourgas, Bulgaria. pp.536-540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288085v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale et théorique de la biréfringence dans les fibres microstructurées air-silice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Analyse des effets des imperfections géométriques sur la biréfringence des fibres microstructurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Labonté</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International "Optique Hertzienne et Dielectrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288096v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Vector beam propagation method for microstructured optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahloul Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. p. 246-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse expérimentale et théorique de la biréfringence dans les fibres microstructurées air-silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical analysis of the birefringence into microstructured optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahloul Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Full vector modal analysis of microstructured optical fiber propagation characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Chatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Optical Science and Technology (Optical Design and Analysis Software III)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8651,299 +8768,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplex coding for real-time optical image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE 2011 : Optical Design and Engineering IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Marseille, France. SPIE, 8167, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.899570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302374v1</w:t>
-              </w:r>
-[...158 lines deleted...]
-                <w:t xml:space="preserve">hal-05465809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8961,103 +8918,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Hourly Prediction of BIPV Photovoltaic Power Building Using Artificial Learning Machine: A Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouad Dourhmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Benlamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tawfik Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Trends in Intelligent Systems &amp; Network Security</w:t>
@@ -9189,51 +9146,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="59BD4A09"/>
+    <w:nsid w:val="2BE6DAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9420,51 +9377,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mourad-zghal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1329-8574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186142692" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/POY-0805-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567566v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al Tfaily" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108493" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514287v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortada Termos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2026.111051" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik Baahmed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101868" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25175-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342301v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116576" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Ding" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3574094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04979288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hodroj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02554-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111954" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05389163v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032017" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653057v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Arbaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rahmoun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678182" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572104v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569171v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Monla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3281265" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/8/082037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Trichili" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Hong Park" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Ooi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2019.2915981" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diouf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mandeng Mandeng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Tchawoua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2934034" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580647v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Wague" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.0000A8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palmieri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santagiustina" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2644958" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577275v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Salem" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dudley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forbes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Tagwo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2624699" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580580v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.6.066109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.004317" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Rosales-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Ndagano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27674" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580644v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.03.010" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJV8WLQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391614v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Baili" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580815v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Singh Saini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Sinha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.7.075101" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Saini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baili" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2015.1051600" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580585v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thandeka Mhlanga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaseera Ismail" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippus Roux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mclaren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017553" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heidt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2014.905646" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/876474" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580765v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonglei Cheng" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisong Liao" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Gao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchao Duan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.102501" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580650v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tartara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.09.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QVPKZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580818v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3662888" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580594v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019955" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Batti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudriga" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.5.2.165-179" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Nikolov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltcho Danailov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.070" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPM4VJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608841v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3488042" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580575v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codemard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Maran" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.03.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W1KGXFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tartara" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degiorgio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.002147" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580745v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2821416" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288031v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bahloul" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chatta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Attia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978723" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013363000003944" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013359000003944" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813616v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569168v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61318-0_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569165v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71707-9_19" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975074v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815483" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653015v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik-El Mehdi Baahmed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592516" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653022v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592437" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oussous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vontobel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFG55873.2023.10408729" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389985v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3655532.3655551" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383482v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338095v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA59003.2023.10269444" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569820v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Dourhmi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Benlamine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Masrour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_26" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065221v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05939-1_1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065408v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Babouche" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS57574.2022.10062873" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816639v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elwardi-Ben Amor" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918892" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355085v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4674994" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid-Eddine Bouali" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ben Lakhdar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ETOP.2007.ESB2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01266442v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282887v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Faouzi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288085v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288062v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302374v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.899570" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465809v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ben Chabane" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.466" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093894v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mourad-zghal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1329-8574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186142692" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/POY-0805-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortada Termos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2026.111051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al Tfaily" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116576" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik Baahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Ding" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3574094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25175-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04979288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hodroj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02554-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111954" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Arbaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rahmoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678182" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Monla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3281265" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Trichili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Hong Park" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Ooi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2019.2915981" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mandeng Mandeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Tchawoua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2934034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Wague" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.0000A8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palmieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santagiustina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2644958" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Salem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dudley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forbes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003086" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.004317" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.6.066109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Tagwo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2624699" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.03.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJV8WLQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Rosales-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Ndagano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Saini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2015.1051600" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Baili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Singh Saini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Sinha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.7.075101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heidt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2014.905646" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thandeka Mhlanga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaseera Ismail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippus Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mclaren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017553" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/876474" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonglei Cheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisong Liao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Gao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchao Duan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.102501" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tartara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.09.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QVPKZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019955" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3662888" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Nikolov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltcho Danailov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPM4VJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608841v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3488042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Batti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudriga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.5.2.165-179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580575v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codemard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Maran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.03.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W1KGXFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tartara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degiorgio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.002147" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2821416" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bahloul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chatta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Attia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ben Chabane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.466" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978723" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013363000003944" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013359000003944" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05389163v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592437" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oussous" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vontobel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFG55873.2023.10408729" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61318-0_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569165v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71707-9_19" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975074v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815483" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik-El Mehdi Baahmed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592516" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Dourhmi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Benlamine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Masrour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_26" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3655532.3655551" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383482v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338095v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA59003.2023.10269444" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569820v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338058v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelaziz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/8/082037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05939-1_1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065408v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Babouche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS57574.2022.10062873" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816639v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elwardi-Ben Amor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918892" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355085v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467225v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4674994" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid-Eddine Bouali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ben Lakhdar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ETOP.2007.ESB2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01266442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Faouzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288075v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288062v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.899570" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093894v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>