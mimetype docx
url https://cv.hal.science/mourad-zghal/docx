--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">186142692</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=7UbBSZ0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">POY-0805-2026</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -183,8902 +204,17262 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAP-GNN: Adaptive property-aware graph neural network for intrusion detection in IoT networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 133, pp.111051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2026.111051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community-based Vulnerability Prediction Framework for IoT Intrusion Detection using only Network Topology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BI 2 PV simulator for optimized BIPV design in industrial buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hazimeh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2026.108493⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.116576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05567566v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BI 2 PV simulator for optimized BIPV design in industrial buildings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Community-based Vulnerability Prediction Framework for IoT Intrusion Detection using only Network Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Zghal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hazimeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.116576⟩</w:t>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 182, pp.108493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2026.108493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342301v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HiFEL-OCKT: Hierarchical Federated Edge Learning with Objective Congruence and Multi-Level Knowledge Transfer for IoT Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Rafik Baahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, pp.101868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.iot.2025.101868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double-Layer Soft Data Fusion for Indoor Robot WiFi-Visual Localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuehua Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vauchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1 - 1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/jsen.2025.3574094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based federated learning approach for intrusion detection in IoT networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning for density prediction and process optimization of 316L stainless steel fabricated by selective laser melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Hodroj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Bouglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10845-024-02554-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-25175-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05377249v1</w:t>
+                <w:t xml:space="preserve">hal-04979288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning for density prediction and process optimization of 316L stainless steel fabricated by selective laser melting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph-based federated learning approach for intrusion detection in IoT networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Zghal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hazimeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.41264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-25175-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-024-02554-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04979288v1</w:t>
+                <w:t xml:space="preserve">hal-05377249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing BIPV Building Energy Autonomy in PV systems through predictive energy control and real-time error reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Power Systems Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 248 (111954), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2025.111954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated Learning Survey: A Multi-Level Taxonomy of Aggregation Techniques, Experimental Insights, and Future Frontiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Arbaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Rahmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Intelligent Systems and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3678182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GDLC: A new Graph Deep Learning framework based on centrality measures for intrusion detection in IoT networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet of Things</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.101214. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iot.2024.101214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturity Evaluation Methods for BIM-Based AR/VR in Construction Industry: A Literature Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Monla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Assila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaoued Beladjine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.101134-101154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3281265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communicating Using Spatial Mode Multiplexing: Potentials, Challenges, and Perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ki-Hong Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boon Ooi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Slim Alouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (4), pp.3175-3203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/COMST.2019.2915981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation of Supercontinuum Generation Through AsSe 2 /As 2 S 5 Chalcogenide Photonic Crystal Fibres and Rib Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mandeng Mandeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Tchawoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 37 (22), pp.5692-5698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2019.2934034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of an ultra-broadband coherent mid-infrared supercontinuum in a chalcogenide AsSe 2 -As 2 S 5 multimaterial photonic crystal fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Wague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36 (2), pp.A8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/JOSAB.36.0000A8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Sensitive Mode Conversion and Equalization in a Few Mode Fiber Through Parametric Interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Statistical analysis of nonlinear coupling in a WDM system over a two mode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Palmieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Galtarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPHOT.2016.2644958⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (6), pp.6602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.26.006602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580822v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding information using Laguerre Gaussian modes over free space turbulence media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Phase-Sensitive Mode Conversion and Equalization in a Few Mode Fiber Through Parametric Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew Forbes</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Palmieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Santagiustina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.41.003086⟩</w:t>
+              <w:t xml:space="preserve">IEEE Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JPHOT.2016.2644958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577275v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigorous study of supercontinuum generation in few mode fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Holographic tool kit for optical communication beyond orbital angular momentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Rosales-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Ndagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.55.004317⟩</w:t>
+              <w:t xml:space="preserve">arxiv.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1603.07194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580817v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraflat-top midinfrared coherent broadband supercontinuum using all normal As 2 S 5 -borosilicate hybrid photonic crystal fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbaye Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadou Wague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (6), pp.066109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.OE.55.6.066109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Input Profile Asymmetry and the Chirp on the Propagation in Highly Dispersive and Nonlinear Fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Mandeng Mandeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Tchawoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Tagwo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (24), pp.5635-5641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JLT.2016.2624699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05580731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High power broadband mid-infrared supercontinuum fiber laser using a novel chalcogenide AsSe2 photonic crystal fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Rigorous study of supercontinuum generation in few mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.03.010⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (16), pp.4317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.55.004317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05580644v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical communication beyond orbital angular momentum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Encoding information using Laguerre Gaussian modes over free space turbulence media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Dudley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep27674⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (13), pp.3086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.41.003086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577252v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and analysis of equiangular spiral photonic crystal fiber for mid-infrared supercontinuum generation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High power broadband mid-infrared supercontinuum fiber laser using a novel chalcogenide AsSe2 photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Wague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340.2015.1051600⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.10-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2016.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580591v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two octaves spanning supercontinuum in highly nonlinear As2Se3 nanophotonic crystal fiber for midinfrared applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amira Baili</w:t>
+                <w:t xml:space="preserve">Optical communication beyond orbital angular momentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Rosales-Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Cherif</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angela Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Ndagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JNP.9.093059⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.27674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep27674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01391614v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of small core tellurite photonic crystal fiber for slow-light-based application using stimulated Brillouin scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Two octaves spanning supercontinuum in highly nonlinear As2Se3 nanophotonic crystal fiber for midinfrared applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.OE.54.7.075101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.093059-1 - 093059-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JNP.9.093059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580815v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01391614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the bandwidth of coherent, mid-IR supercontinuum using highly nonlinear aperiodic nanofibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Design of small core tellurite photonic crystal fiber for slow-light-based application using stimulated Brillouin scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Singh Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindra Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340.2014.905646⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.075101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.54.7.075101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580813v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Bessel beams with digital axicons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+                <w:t xml:space="preserve">Design and analysis of equiangular spiral photonic crystal fiber for mid-infrared supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thandeka Mhlanga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Melanie Mclaren</w:t>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.017553⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (19), pp.1570-1576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2015.1051600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580585v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabroadband, Midinfrared Supercontinuum Generation in Dispersion Engineered As 2 Se 3 -Based Chalcogenide Photonic Crystal Fibers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of Bessel beams with digital axicons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thandeka Mhlanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaseera Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippus Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Mclaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2013/876474⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (14), pp.17553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.017553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580760v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Brillouin Scattering of Higher-Order Acoustic Modes in Four-Core Tellurite Microstructured Optical Fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Performance improvement in Mach–Zehnder interferometer-based refractive index sensor using elliptical photonic nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1143/APEX.5.102501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (3), pp.928901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2076221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580765v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of stimulated Brillouin scattering in small core microstructured chalcogenide fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Maximizing the bandwidth of coherent, mid-IR supercontinuum using highly nonlinear aperiodic nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Heidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Tartara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.09.038⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (8), pp.650-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2014.905646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05580650v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton-self compression in highly nonlinear chalcogenide photonic nanowires with ultralow pulse energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Ultrabroadband, Midinfrared Supercontinuum Generation in Dispersion Engineered As 2 Se 3 -Based Chalcogenide Photonic Crystal Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.019955⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/876474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580594v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy single-optical-cycle soliton self-compression in air-silica nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Highly nonlinear tapered photonic crystal fibers for broadband mid-infrared supercontinuum generation in the few-optical-cycle regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.3662888⟩</w:t>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (10), pp.105008-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.OE.51.10.105008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580818v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High energy femtosecond supercontinuum light generation in large mode area photonic crystal fiber</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Stimulated Brillouin Scattering of Higher-Order Acoustic Modes in Four-Core Tellurite Microstructured Optical Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonglei Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisong Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiqing Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongchao Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.06.070⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (10), pp.102501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/APEX.5.102501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05580657v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly nonlinear As2Se3-based chalcogenide photonic crystal fiber for midinfrared supercontinuum generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Characterization of stimulated Brillouin scattering in small core microstructured chalcogenide fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tartara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.3488042⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 285 (3), pp.341-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2011.09.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00608841v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New All-Optical Switching Node Including Virtual Memory and Synchronizer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Low-energy single-optical-cycle soliton self-compression in air-silica nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Boudriga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4304/jnw.5.2.165-179⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (1), pp.059506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.3662888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580722v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full modal analysis of the Brillouin gain spectrum of an optical fiber</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Soliton-self compression in highly nonlinear chalcogenide photonic nanowires with ultralow pulse energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.03.012⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (21), pp.19955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.019955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05580575v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum generation by higher-order mode excitation in a photonic crystal fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A New All-Optical Switching Node Including Virtual Memory and Synchronizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Batti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Degiorgio</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Boudriga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.16.002147⟩</w:t>
+              <w:t xml:space="preserve">Journal of Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4304/jnw.5.2.165-179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577287v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of small geometrical imperfections on chromatic dispersion and birefringence in photonic crystal fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High energy femtosecond supercontinuum light generation in large mode area photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaylo Nikolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miltcho Danailov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.2821416⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 283 (21), pp.4378-4382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.06.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580745v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Highly nonlinear As2Se3-based chalcogenide photonic crystal fiber for midinfrared supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (9), pp.095002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.3488042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00608841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full modal analysis of the Brillouin gain spectrum of an optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tartara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Codemard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Maran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 282 (12), pp.2431-2436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercontinuum generation by higher-order mode excitation in a photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tartara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Degiorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (3), pp.2147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.16.002147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving triangular-lattice photonic-crystal-fiber couplers by introducing geometric nonuniformities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (9), pp.095004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.2783388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of small geometrical imperfections on chromatic dispersion and birefringence in photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (12), pp.128002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.2821416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Full vector analysis of microstructured optical fiber propagation characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Chatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, proceedings of SPIE "Novel Optical Systems Design and Optimization VII", 5524, pp.313-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green-JIT² - Just-in-Time Organization Method for Sustainable and Integrated Production and Delivery Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Ben Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajar Nouinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Conference on Manufacturing Modelling, Management and Control MIM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Trondheim ( Norvège), Norway. pp.2772-2777, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Centrality Measures in Federated Learning-Based Intrusion Detection Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Wireless Communications and Networking Conference (WCNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Milan, Italy. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC61545.2025.10978723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05072659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing IoT Network Intrusion Detection with a New GraphSAGE Embedding Algorithm Using Centrality Measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Internet of Things, Big Data and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.329-336, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013363000003944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Realistic Cyber Security Datasets for IoT Networks with Diverse Complex Network Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Al Tfaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mortada Termos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Internet of Things, Big Data and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.321-328, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013359000003944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an AI-driven dynamic control system to optimize excess photovoltaic energy management in grid-connected sustainable BIPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CISBAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lausanne, Switzerland. pp.032017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1742-6596/3140/3/032017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Shapley Value for Client Valuation in Federated Learning through Enhanced GTG-Shapley</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Maturity Measurement Framework for Evaluating BIM-Based AR/VR Systems Adapted from ISO/IEC 15939 Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Monla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaoued Beladjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592437⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Washington, United States. pp.79-95, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-61318-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653022v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very short-term prediction of photovoltaic energy in the winter building for an automatic energy management system</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">WiFi-Visual Data Fusion For Indoor Robot Localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vauchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Energy Technologies for Future Grids (ETFG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 2024 IEEE-RAS International Conference on Humanoid Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04533926v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WiFi-Visual Data Fusion For Indoor Robot Localization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Indicators Specification for Maturity Evaluation of BIM-Based VR/AR Systems Using ISO/IEC 15939 Standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Monla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaoued Beladjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 IEEE-RAS International Conference on Humanoid Robots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lecce (ITALY), Italy. pp.249-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-71707-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04813616v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturity Measurement Framework for Evaluating BIM-Based AR/VR Systems Adapted from ISO/IEC 15939 Standard</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">From Data to Energy Management: Evaluating and Analysis of Univariate and Multivariate AI Models for Photovoltaic Systems in Smart Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-61318-0_7⟩</w:t>
+              <w:t xml:space="preserve">2024 13th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nagasaki, France. pp.150-155, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA62673.2024.10815483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569168v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators Specification for Maturity Evaluation of BIM-Based VR/AR Systems Using ISO/IEC 15939 Standard</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hyperparameter Impact on Computational Efficiency in Federated Edge Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Rafik-El Mehdi Baahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on eXtended Reality (XR Salento)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-71707-9_19⟩</w:t>
+              <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Ayia Napa, France. pp.0849-0854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569165v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Data to Energy Management: Evaluating and Analysis of Univariate and Multivariate AI Models for Photovoltaic Systems in Smart Grids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Very short-term prediction of photovoltaic energy in the winter building for an automatic energy management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Jouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Oussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vontobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 13th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRERA62673.2024.10815483⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Energy Technologies for Future Grids (ETFG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Wollongong, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETFG55873.2023.10408729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04975074v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperparameter Impact on Computational Efficiency in Federated Edge Learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimizing Shapley Value for Client Valuation in Federated Learning through Enhanced GTG-Shapley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Arbaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Wireless Communications and Mobile Computing (IWCMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Ayia Napa, France. pp.0849-0854, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592516⟩</w:t>
+              <w:t xml:space="preserve">, May 2024, Ayia Napa, France. pp.1528-1533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCMC61514.2024.10592437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653015v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Hourly Prediction of BIPV Photovoltaic Power Building Using Artificial Learning Machine: A Case Study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinuhé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tawfik Masrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Networking, Intelligent Systems and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-15191-0_26⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Extended Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XR Salento 2023, Sep 2023, Lecce (ITALY), Italy. pp.284-298, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097388v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Integrated Production Scheduling and Vehicle Routing Problem</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intrusion Detection System for IoT Based on Complex Networks and Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortada Termos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Fadlallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Environment and Industrial Innovation (ICEII 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3655532.3655551⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Intl Conf on Dependable, Autonomic and Secure Computing, Intl Conf on Pervasive Intelligence and Computing, Intl Conf on Cloud and Big Data Computing, Intl Conf on Cyber Science and Technology Congress (DASC/PiCom/CBDCom/CyberSciTech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Abu Dhabi, France. pp.0471-0477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389985v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrusion Detection System for IoT Based on Complex Networks and Machine Learning</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the Integrated Production Scheduling and Vehicle Routing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Caillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Nouinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Intl Conf on Dependable, Autonomic and Secure Computing, Intl Conf on Pervasive Intelligence and Computing, Intl Conf on Cloud and Big Data Computing, Intl Conf on Cyber Science and Technology Congress (DASC/PiCom/CBDCom/CyberSciTech)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Environment and Industrial Innovation (ICEII 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3655532.3655551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04383482v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04389985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the Development of a Digital Twin for Micro Learning Factory: A Proof of Concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Forecasting Photovoltaic Energy for a Winter House Using a Hybrid Deep Learning Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Oussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Vontobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Extended Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_19⟩</w:t>
+              <w:t xml:space="preserve">2023 12th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Aug 2023, Oshawa, Canada. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICRERA59003.2023.10269444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04378505v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasting Photovoltaic Energy for a Winter House Using a Hybrid Deep Learning Model</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Conceptual Framework for Maturity Evaluation of BIM-Based AR/VR Systems Based on ISO Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Monla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djaoued Beladjine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 12th International Conference on Renewable Energy Research and Applications (ICRERA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRERA59003.2023.10269444⟩</w:t>
+              <w:t xml:space="preserve">Extended Reality. XR Salento 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Salento, Italy. pp.139-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338095v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conceptual Framework for Maturity Evaluation of BIM-Based AR/VR Systems Based on ISO Standards</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards deep learning methods to improve photovoltaic prediction and building decarbonization in benchmarking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mame Cheikh Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Jouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extended Reality. XR Salento 2023.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-43401-3_9⟩</w:t>
+              <w:t xml:space="preserve">CISBAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lausanne, Switzerland. pp.082037, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/8/082037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05569820v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards deep learning methods to improve photovoltaic prediction and building decarbonization in benchmarking study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Improved Hourly Prediction of BIPV Photovoltaic Power Building Using Artificial Learning Machine: A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Dourhmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Benlamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Abouelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tawfik Masrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISBAT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2600/8/082037⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Networking, Intelligent Systems and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Bandung, Indonesia. pp.270-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-15191-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338058v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Augmented, Virtual and Mixed Reality with Building Information Modeling: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Assila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Assila</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ziad Monla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Online, France. pp.3-19, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05939-1_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Attack Prediction Framework in Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Babouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Ouchani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Ninth International Conference on Software Defined Systems (SDS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SDS57574.2022.10062873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04065408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stochastic approach for extracting community-based backbones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakariya Ghalmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Brahmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Cherifi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Conference on Complex Networks and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D real-time arithmetic operations using optical coherence properties : image processing applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Stimulated Brillouin scattering-based slow light using singlemode As2S3 chalcogenide photonic crystal fiber for temperature sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichlli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayman Alfalou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2012 : Mobile Multimedia/Image Processing, Security, and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.918892⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Washington, United States. pp.JTu3A.63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2019.JTu3A.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816639v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of coherence multiplexed coding for high density signal processing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared broadband coherent supercontinuum spectrum in AsSe2/As2S5 chalcogenide based waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Mandeng Mandeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tchawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011 : Progress In Electromagnetics Research Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Washington, United States. pp.JW4A.60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2019.JW4A.60⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302403v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian beam divergence effects on crosstalk in coherence multiplexed system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hands-on experimental and computer laboratory in optics: the Young double slit experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Ghalila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Majdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Lahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoubeida Dhaouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOSAM 2010 : 3rd Scientific European Optical Society Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Education and Outreach V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, San Diego, United States. pp.13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2322164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355085v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherence modulation of light for mathematical operations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Free-space communication with over 100 spatial modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Rosales-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Ndagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 15th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2008.4674994⟩</w:t>
+              <w:t xml:space="preserve">Applications of Lasers for Sensing and Free Space Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Boston, United States. pp.LTh1B.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LSC.2016.LTh1B.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03467225v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first steps for learning optics: Ibn Sahl’s, Al-Haytham’s and Young’s works on refraction as typical examples</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">All Normal As2S5-Borosilicate Hybrid Photonic Crystal Fiber for Ultra Flat-Top Mid-Infrared Supercontinuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Wague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education and Training in Optics and Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ETOP.2007.ESB2⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rochester, United States. pp.JW4A.28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2016.JW4A.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05580656v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misalignment loss at hybrid standard-single-mode-fibre/microstructured-optical-fibre connections</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+                <w:t xml:space="preserve">Optical communications beyond orbital angular momentum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmelo Rosales-Guzmán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Ndagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International School on Quantum Electronics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Diego, United States. pp.99500C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2238416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266442v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des effets des imperfections géométriques sur la biréfringence des fibres microstructurées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mid-infrared supercontinuum generation in multimode step index chalcogenide fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International "Optique Hertzienne et Dielectrique"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Diego, United States. pp.99580M, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2237841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282887v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Vector beam propagation method for microstructured optical fibres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mode Amplification and Nonlinear Mode Conversion in Few Mode Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Palmieiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Santagiustina</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rochester, United States. pp.JW4A.17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2016.JW4A.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288085v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse expérimentale et théorique de la biréfringence dans les fibres microstructurées air-silice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rigorous study of supercontinuum generation by high-order optical modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, San Diego, United States. pp.99580L, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2237173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288096v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical analysis of the birefringence into microstructured optical fibres</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Propagation in few modes fiber with strongly coupled groups of modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Brussels, United States. pp.98860D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2227593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288075v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Slow light generated via Brillouin scattering in small core chalcogenide photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95860P, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2188418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced stimulated Brillouin scattering in chalcogenide elliptical photonic crystal fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Abidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE LASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.934719, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2080237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear Fiber Optics: Application to Supercontinuum Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Optical Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Delhi (India), India. pp.37-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-81-322-2367-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design and analysis of rectangular core photonic crystal fiber for supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Than Singh Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95860G, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2187884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encoding information using Laguerre Gaussian modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bienvenu Ndagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95810F, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2189814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A novel As 2 S 5 -tellurite hybrid photonic crystal fiber for long mid-IR supercontinuum fiber lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbaye Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadou Wague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. pp.95860D, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2187491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of equiangular spiral photonic crystal fiber for supercontinuum generation at 1550 nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, San Diego, United States. pp.920012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2061806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ETOP: the reference conference in education and training in optics and photonics: an overview of the 12th edition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasudevan Lakshminarayanan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, San Diego, United States. pp.918802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2061211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expansion of student activities in Africa: from south to north</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amor Gueddana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Education and Training in Optics and Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Porto, Portugal. pp.928914, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2070775⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New design of multicore nonlinear photonic crystal fiber for mid-IR supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Brussels, Belgium. pp.91280A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2051822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Digital holograms for laser mode multiplexing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thandeka Mhlanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.91941B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2062999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new design of a directional coupler for high order mode multiplexing in few mode fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Brussels, Belgium. pp.91310X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2051858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design of single-polarization single-mode photonic nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE NanoScience + Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, San Diego, United States. pp.917014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2061887⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of broadband continuum in spiral photonic microwire by femtosecond pulses for infrared nonlinear applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tucson, United States. pp.FM3B.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2014.FM3B.6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid Chalcogenide Nanowire for Mid-IR Single-Optical Cycle Pulse Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tucson, France. pp.FW1D.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/FIO.2014.FW1D.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05610075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detecting Bessel beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thandeka Mhlanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaseera Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippus Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Mclaren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, San Diego, United States. pp.91940B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2061372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laguerre Gaussian beam multiplexing through turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmen Trichili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thandeka Mhlanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darryl Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Dudley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, San Diego, United States. pp.91941A, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2062217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2-10 μm supercontinuum broadening using a highly nonlinear chalcogenide microfiber for mid-IR applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optical Engineering + Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, San Diego, United States. pp.92000S, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2061848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All-optical multi-wavelength virtual memory based switching node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Batti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Boudriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2013 10th International Conference on High Capacity Optical Networks and Enabling Technologies (HONET-CNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Magosa, Cyprus. pp.204-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HONET.2013.6729787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ultra-broadband, mid IR and coherent supercontinuum generated in aperiodic chalcogenide photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic. pp.87720C, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2017555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A polarization maintaining evanescent field sensor for measuring liquid refractive index change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Prague, Czech Republic. pp.877505, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2017225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broadband coherent mid-IR supercontinuum generation using highly nonlinear tapered photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th Ibero American Optics Meeting/11th Latin American Meeting on Optics, Lasers, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Porto, Portugal. pp.87855O, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2027491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real time spectra and wavelength correlation maps: New insights into octave-spanning supercontinuum generation and rogue waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Godin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Larger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Merolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2013 Conference on Lasers &amp; Electro-Optics Europe &amp; International Quantum Electronics Conference CLEO EUROPE/IQEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-IQEC.2013.6801961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Mach-Zehnder interferometer-based photonic crystal fiber sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Dhib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Beijing, China. pp.856109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.999507⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All-optical multi-wavelength virtual memory based switching node</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Batti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Boudriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2013 10th International Conference on High Capacity Optical Networks and Enabling Technologies (HONET-CNS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Magosa, Cyprus. pp.204-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HONET.2013.6729787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enhanced stimulated Brillouin scattering in tellurite microstructured fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meisong Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasutake Ohishi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Brussels, Belgium. pp.842612, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.922111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D real-time arithmetic operations using optical coherence properties : image processing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Alfalou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Defense, Security, and Sensing 2012 : Mobile Multimedia/Image Processing, Security, and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Baltimore, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.918892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New design of As 2 Se 3 -based chalcogenide photonic crystal fiber for ultra-broadband, coherent, mid-IR supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Baili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Beijing, China. pp.856409, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.1000034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sub-two-cycle soliton self-compression in a tapered tellurite photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Brussels, Belgium. pp.84340B, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.922273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of few optical cycles in air-silica nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Applications of Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Braga, Portugal. pp.80011J, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.892083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimization of coherence multiplexed coding for high density signal processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIERS 2011 : Progress In Electromagnetics Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.1243 - 1246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of soliton self-compression in photonic nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Commission for Optics (ICO 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Puebla, Mexico. pp.80119N, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.902817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full modal analysis of the stimulated Brillouin scattering in As 2 Se 3 chalcogenide photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SPIE Optics + Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Prague, Czech Republic. pp.80732R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.886428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Cut-Off Wavelength on the Supercontinuum Generation in a Highly Non-linear Photonic Crystal Fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tartara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Degiorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extreme Photonics &amp; Applications. NATO Science for Peace and Security Series B: Physics and Biophysics. Springer, Dordrecht.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Ottawa (Canada), Canada. pp.147-159, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-90-481-3634-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaussian beam divergence effects on crosstalk in coherence multiplexed system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EOSAM 2010 : 3rd Scientific European Optical Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01355085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple wavelength division multiplexing system for active learning teaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Ghalila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eleventh International Topical Meeting on Education and Training in Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St. Asaph, United Kingdom. pp.96661R, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2208086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Statistical characterization of first-order and second-order polarization mode dispersion in a deployed buried optical fibre cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalis Musara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinda Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Leitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFRICON 2009 (AFRICON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nairobi, Kenya. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFRCON.2009.5308181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical analysis of white light generation in an air-silica photonic crystal fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tartara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2009 3rd ICTON Mediterranean Winter Conference (ICTON-MW 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Angers, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTONMW.2009.5385599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An all-optical synchronizer for switching node using single-sideband modulator and fiber Bragg gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Batti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Boudriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Hall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2009 IEEE Symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Sousse, Tunisia. pp.736-741, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCC.2009.5202362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercontinuum generation in a large mode area photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivaylo Nikolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miltcho Danailov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ultrafast Nonlinear Optics 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Burgas, Bulgaria. pp.75010K, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.848983⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All Optical Network Switching: A New Scheme for QoS Provision and Virtual Memory Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boudriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lazzez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Khlifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2008 10th Anniversary International Conference on Transparent Optical Networks (ICTON 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Athens, Greece. pp.178-182, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON.2008.4598684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-sided supercontinuum generation in a photonic crystal fiber by selective excitation of the third-order mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tartara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Degiorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69900O, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.780503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coherence modulation of light for mathematical operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2008 15th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Saint Julian's, Malta. pp.878-881, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2008.4674994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03467225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of supercontinuum generation in photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 14th IEEE International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp.415-418, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2007.4511018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">All-optical variable delay for re-circulating buffers based on fiber Bragg grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Jebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Boudriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Hamam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics North 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Ottawa, Canada. pp.679634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.779116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spontaneous emission based on 2D photonic crystal and quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 ICTON Mediterranean Winter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Sousse, Tunisia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTONMW.2007.4446936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A fiber bragg grating based buffer: Architecture and performances evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Batti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mnaouer Kachout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Boudriga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 ICTON Mediterranean Winter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Sousse, Tunisia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTONMW.2007.4446939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first steps for learning optics: Ibn Sahl’s, Al-Haytham’s and Young’s works on refraction as typical examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid-Eddine Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Hamam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Education and Training in Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Ottowa, Canada. pp.ESB2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ETOP.2007.ESB2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Single-sided supercontinuum generation by high order mode excitation in a photonic crystal fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Tartara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vittorio Degiorgio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 ICTON Mediterranean Winter Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Sousse, Tunisia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTONMW.2007.4446947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical Analysis of Stimulated Raman Scattering in Nonlinear Photonic Crystal Fiber for Broad Spectral Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Hamam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2007 IEEE International Conference on Signal Processing and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Dubai, United Arab Emirates. pp.277-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSPC.2007.4728309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensitivity of chromatic dispersion to geometrical imperfections in photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AFRICON 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Windhoek, Namibia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AFRCON.2007.4401468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compensation of optical pulse broadening in photonic crystal fibers using Kerr effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Hamam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics North 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Ottawa, Canada. pp.679637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.779225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Full vector beam propagation method modelling of dual core photonic crystal fiber couplers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedlia Ben Neila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photonics Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Strasbourg, France. pp.61822K, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.662477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des effets des imperfections géométriques sur la biréfringence des fibres microstructurées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Optique Hertzienne et Dielectrique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Hammamet, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misalignment loss at hybrid standard-single-mode-fibre/microstructured-optical-fibre connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International School on Quantum Electronics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bourgas, Bulgaria. pp.536-540</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supercontinuum generation in microstructure optical fiber with two zero dispersion wavelengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schmieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2005 IEEE/LEOS Workshop on Fibres and Optical Passive Components, 2005.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mondello, Italy. pp.32-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WFOPC.2005.1462096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of coupling in two dimensional photonic crystal waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedlia Ben Neila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2005 12th IEEE International Conference on Electronics, Circuits and Systems (ICECS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Gammarth, Tunisia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2005.4633555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical analysis of coupling losses of single mode fibre/Microsructure Optical Fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter Swart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2005 12th IEEE International Conference on Electronics, Circuits and Systems - (ICECS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Gammarth, Tunisia. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2005.4633481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popularisation of optical phenomena: establishing the first Ibn Al-Haytham workshop on photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid-Eddine Bouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ninth International Topical Meeting on Education and Training in Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Marseille, France. pp.966422, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2207764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Vector beam propagation method for microstructured optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahloul Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. p. 246-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental and numerical analysis of the birefringence into microstructured optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahloul Faouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Optical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse expérimentale et théorique de la biréfringence dans les fibres microstructurées air-silice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faouzi Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Blondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A numerical tool for the simulation of optical telecommunication links</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Farrah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Boufada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Menif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Z.B. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2004 IEEE International Conference on Industrial Technology, 2004. IEEE ICIT '04.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. pp.281-284, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2004.1490299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behaviour of propagation through one dimension photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ajengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2004 IEEE International Conference on Industrial Technology, 2004. IEEE ICIT '04.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. pp.277-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2004.1490298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Full vector modal analysis of microstructured optical fiber propagation characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab Chatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faouzi Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabah Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Optical Science and Technology (Optical Design and Analysis Software III)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A vector beam propagation method for microstructured optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pagnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2004 IEEE International Conference on Industrial Technology, 2004. IEEE ICIT '04.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2004, Hammamet, Tunisia. pp.246-249, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2004.1490291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling microstructured optical fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2004 First International Symposium on Control, Communications and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Hammamet, Tunisia. pp.647-650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2004.1296486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical solution to modal field equation with a finite difference beam propagation method: application to Bragg fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab Chatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabah Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Optical Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Seattle, United States. pp.152, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.481183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">v 3 band of methane molecule with tunable diode laser absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Zghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Ben Lakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Bouallegue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ROMOPTO 2000: Sixth Conference on Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bucharest, Romania. pp.628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.432901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplex coding for real-time optical image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Elwardi-Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badr-Eddine Benkelfat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Zghal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE 2011 : Optical Design and Engineering IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Marseille, France. SPIE, 8167, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.899570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302374v1</w:t>
-              </w:r>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-04093894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId449"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9146,51 +17527,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BE6DAD5"/>
+    <w:nsid w:val="DB300C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9377,51 +17758,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mourad-zghal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1329-8574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186142692" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/POY-0805-2026" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortada Termos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2026.111051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567566v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al Tfaily" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108493" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342301v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116576" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik Baahmed" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120116v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Ding" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3574094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25175-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04979288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hodroj" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouglia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02554-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111954" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653057v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Arbaoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rahmoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678182" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572104v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Monla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3281265" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Trichili" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Hong Park" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Ooi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2019.2915981" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580727v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diouf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mandeng Mandeng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Tchawoua" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2934034" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Wague" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.0000A8" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580822v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palmieri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santagiustina" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2644958" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577275v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Salem" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dudley" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forbes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003086" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.004317" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580580v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.6.066109" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580731v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Tagwo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2624699" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.03.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJV8WLQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577252v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Rosales-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Ndagano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Saini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2015.1051600" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Baili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Singh Saini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Sinha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.7.075101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580813v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heidt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2014.905646" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580585v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thandeka Mhlanga" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaseera Ismail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippus Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mclaren" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017553" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/876474" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonglei Cheng" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisong Liao" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Gao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchao Duan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.102501" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tartara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.09.038" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QVPKZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580594v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019955" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580818v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3662888" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580657v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Nikolov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltcho Danailov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.070" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPM4VJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608841v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3488042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580722v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Batti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudriga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.5.2.165-179" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580575v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codemard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Maran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.03.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W1KGXFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577287v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tartara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degiorgio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.002147" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580745v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2821416" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288031v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bahloul" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chatta" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Attia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465809v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ben Chabane" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.466" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978723" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013363000003944" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013359000003944" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05389163v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592437" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oussous" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vontobel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFG55873.2023.10408729" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569168v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61318-0_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569165v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71707-9_19" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975074v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815483" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653015v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik-El Mehdi Baahmed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592516" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097388v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Dourhmi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Benlamine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Masrour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_26" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3655532.3655551" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383482v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338095v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA59003.2023.10269444" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569820v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_9" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338058v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelaziz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/8/082037" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05939-1_1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065408v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Babouche" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS57574.2022.10062873" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816639v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elwardi-Ben Amor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918892" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302403v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355085v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467225v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4674994" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580656v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid-Eddine Bouali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ben Lakhdar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ETOP.2007.ESB2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01266442v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288085v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Faouzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288075v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288062v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302374v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.899570" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093894v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mourad-zghal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1329-8574" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/186142692" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=7UbBSZ0AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/POY-0805-2026" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514287v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortada Termos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakariya Ghalmane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Brahmia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Fadlallah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2026.111051" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342301v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame Cheikh Sow" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Jouane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Zghal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.116576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567566v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Al Tfaily" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hazimeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2026.108493" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440335v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik Baahmed" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dollinger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2025.101868" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120116v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Ding" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vauchey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2025.3574094" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04979288v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Hodroj" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Bouglia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-024-02554-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-25175-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143986v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2025.111954" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Arbaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Rahmoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3678182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572104v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iot.2024.101214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569171v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Monla" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Assila" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaoued Beladjine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3281265" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577228v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Trichili" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki-Hong Park" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boon Ooi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2019.2915981" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580727v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbaye Diouf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Mandeng Mandeng" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Tchawoua" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2019.2934034" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580647v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadou Wague" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.36.0000A8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610018v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palmieri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Galtarossa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Santagiustina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.006602" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580822v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOT.2016.2644958" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmelo Rosales-Guzm&#225;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Dudley" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenu Ndagano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Salem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1603.07194" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580580v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Cherif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.55.6.066109" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580731v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Tagwo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2016.2624699" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.55.004317" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577275v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Forbes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003086" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580644v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2016.03.010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KJV8WLQT-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep27674" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391614v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Baili" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JNP.9.093059" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580815v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Than Singh Saini" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindra Sinha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.54.7.075101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580591v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Saini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baili" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cherif" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2015.1051600" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580585v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thandeka Mhlanga" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaseera Ismail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippus Roux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mclaren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.017553" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617126v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076221" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580813v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Heidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2014.905646" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/876474" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623744v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.51.10.105008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonglei Cheng" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisong Liao" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqing Gao" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongchao Duan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/APEX.5.102501" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tartara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.09.038" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QVPKZX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580818v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3662888" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580594v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.019955" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580722v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Batti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Boudriga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jnw.5.2.165-179" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580657v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivaylo Nikolov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miltcho Danailov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.06.070" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPM4VJR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608841v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.3488042" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580575v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Codemard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Maran" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.03.012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3W1KGXFK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577287v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tartara" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degiorgio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.16.002147" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617524v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2783388" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580745v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.2821416" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bahloul" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Chatta" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Attia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465809v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ben Chabane" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Caillard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.466" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072659v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC61545.2025.10978723" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013363000003944" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032706v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013359000003944" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05389163v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/3140/3/032017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569168v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-61318-0_7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813616v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569165v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71707-9_19" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975074v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA62673.2024.10815483" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653015v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Rafik-El Mehdi Baahmed" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592516" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Oussous" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vontobel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFG55873.2023.10408729" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653022v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCMC61514.2024.10592437" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378505v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinuh&#233; Martinez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_19" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383482v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASC/PiCom/CBDCom/Cy59711.2023.10361433" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389985v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3655532.3655551" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338095v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRERA59003.2023.10269444" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569820v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43401-3_9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338058v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Abouelaziz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2600/8/082037" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Dourhmi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Benlamine" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Abouelaziz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Masrour" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15191-0_26" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065221v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Dhouib" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05939-1_1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065408v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Babouche" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SDS57574.2022.10062873" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094093v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Cherifi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610008v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Trichlli" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2019.JTu3A.63" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610004v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tchawa" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2019.JW4A.60" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610016v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Ghalila" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ammar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Majdi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Lahmar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubeida Dhaouadi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2322164" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610040v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LSC.2016.LTh1B.4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610041v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2016.JW4A.28" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2238416" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610047v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ben Khalifa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237841" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610042v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Palmieiri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2016.JW4A.17" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610049v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2237173" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610054v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2227593" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sinha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2188418" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610072v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abidi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2080237" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610071v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-81-322-2367-2_6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610062v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187884" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610067v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2189814" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610064v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187491" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617121v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saini" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dahiya" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061806" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617115v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Costa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ben Lakhdar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasudevan Lakshminarayanan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061211" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Gueddana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darryl Naidoo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2070775" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617130v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051822" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617107v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2062999" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617128v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2051858" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617132v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061887" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617104v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2014.FM3B.6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610075v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2014.FW1D.3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617112v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061372" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617108v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2062217" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617119v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2061848" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617138v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HONET.2013.6729787" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622976v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017555" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622977v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2017225" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2027491" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617141v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Godin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Larger" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Merolla" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6801961" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617143v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Dhib" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.999507" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617137v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623740v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasutake Ohishi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922111" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816639v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr-Eddine Benkelfat" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Elwardi-Ben Amor" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Alfalou" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.918892" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623746v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.1000034" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623741v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922273" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623735v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.892083" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302403v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623739v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.902817" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622991v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.886428" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623763v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Degiorgio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-90-481-3634-6_9" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FJXVL5MM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355085v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622986v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2208086" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623755v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalis Musara" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinda Wu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Leitch" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Younsi" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2009.5308181" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623758v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2009.5385599" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623754v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Hall" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCC.2009.5202362" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622989v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.848983" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623748v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boudriga" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lazzez" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Khlifi" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2008.4598684" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622983v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.780503" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467225v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2008.4674994" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622959v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511018" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617520v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Jebali" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hamam" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779116" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622957v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Attia" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2007.4446936" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617527v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnaouer Kachout" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2007.4446939" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580656v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid-Eddine Bouali" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ETOP.2007.ESB2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622958v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTONMW.2007.4446947" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617526v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPC.2007.4728309" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617525v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2007.4401468" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617518v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.779225" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617513v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedlia Ben Neila" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.662477" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01282887v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01266442v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617505v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bahloul" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Swart" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schmieder" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Attia" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WFOPC.2005.1462096" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617507v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633555" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617509v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter Swart" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633481" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617517v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2207764" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288085v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahloul Faouzi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288075v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blondy" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288096v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617500v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Farrah" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Boufada" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menif" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Z.B. Bouzid" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490299" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617494v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ajengui" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chatta" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benech" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morand" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490298" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01288062v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617497v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pagnoux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2004.1490291" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617490v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2004.1296486" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617488v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ammar" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.481183" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617486v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Saidi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Bouallegue" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.432901" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302374v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.899570" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>