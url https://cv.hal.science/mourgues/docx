--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -502,555 +502,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of ribbed bedforms below shear margins and lobes of palaeo-ice streams</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timing and distribution of bedding-parallel veins, in evaporitic rocks, Bouhedma Formation, Northern Chotts, Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lelandais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nabil Abaab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhaou Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouk Montacer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/tc-15-2889-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.104461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414907v1</w:t>
+                <w:t xml:space="preserve">insu-03663671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and distribution of bedding-parallel veins, in evaporitic rocks, Bouhedma Formation, Northern Chotts, Tunisia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Geological parameters controlling the bedding-parallel vein distribution in Vaca Muerta Formation core data, Neuquén Basin, Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Larmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dhaou Akrout</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabrouk Montacer</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104461⟩</w:t>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (11), pp.2221-2243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1306/03122119201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03663671v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological parameters controlling the bedding-parallel vein distribution in Vaca Muerta Formation core data, Neuquén Basin, Argentina</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Lejay</w:t>
+                <w:t xml:space="preserve">Accommodation of compression and lateral extension in a continental crust: Analogical modeling of the Central Atlas (eastern Algeria, Tunisia) and Pelagian sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabeb Dhifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Rigane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gourmelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1306/03122119201⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 817, pp.229052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514392v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation of compression and lateral extension in a continental crust: Analogical modeling of the Central Atlas (eastern Algeria, Tunisia) and Pelagian sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adel Rigane</w:t>
+                <w:t xml:space="preserve">Formation of ribbed bedforms below shear margins and lobes of palaeo-ice streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gourmelen</w:t>
+                <w:t xml:space="preserve">Thomas Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 817, pp.229052. </w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), pp.2889-2916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.229052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/tc-15-2889-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353629v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRIPON: a worldwide network to track incoming meteoroids</w:t>
               </w:r>
@@ -1170,51 +1170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelled subglacial floods and tunnel valleys control the life cycle of transitory ice streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1298,571 +1298,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of new dry granular materials of variable cohesion and friction coefficient: Implications for laboratory modeling of the brittle crust</w:t>
+                <w:t xml:space="preserve">Small-Scale Seismic Monitoring of Varying Water Levels in Granular Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Abdelmalak</w:t>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bulois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Mourgues</w:t>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galland Olivier</w:t>
+                <w:t xml:space="preserve">Paolo Bergamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (7), pp.vzj2015.11.0142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2015.11.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365959v1</w:t>
+                <w:t xml:space="preserve">hal-03851843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural consequences of cohesion in gravitational instabilities triggered by fluid overpressure: Analytical derivation and experimental testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental modeling of pressurized subglacial water flow: Implications for tunnel valley formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lelandais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.O. Marques</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edouard Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.2022-2041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JF003957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01322679v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modeling of pressurized subglacial water flow: Implications for tunnel valley formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lelandais</w:t>
+                <w:t xml:space="preserve">Description of new dry granular materials of variable cohesion and friction coefficient: Implications for laboratory modeling of the brittle crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Abdelmalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galland Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Ravier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (11), pp.2022-2041. </w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 684, pp.39-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JF003957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430153v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Seismic Monitoring of Varying Water Levels in Granular Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural consequences of cohesion in gravitational instabilities triggered by fluid overpressure: Analytical derivation and experimental testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">A.C.G. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+                <w:t xml:space="preserve">F.O. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bergamo</w:t>
+                <w:t xml:space="preserve">Aurélien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guérin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87:, pp.134-143 (IF 2,884). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2015.11.0142⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851843v1</w:t>
+                <w:t xml:space="preserve">hal-01322679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pliocene sand injectites from a submarine lobe fringe during hydrocarbon migration and salt diapirism: a seismic example from the Lower Congo Basin</w:t>
               </w:r>
@@ -1984,304 +1984,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00963594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of dikes versus cone sheets in volcanic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Coulomb critical taper theory applied to gravitational instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bulois</w:t>
+                <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (1), pp.754--765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01064709v1</w:t>
+                <w:t xml:space="preserve">hal-02377298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Coulomb critical taper theory applied to gravitational instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of dikes versus cone sheets in volcanic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Burchardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 119 (1), pp.754--765. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (8), pp.6178-6192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JB010359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377298v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01064709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of a surface-wave survey over a laterally varying granular medium with property contrasts and velocity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bergamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Valentina Socco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,77 +2354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale physical modeling of seismic-wave propagation using unconsolidated granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2527,51 +2527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Rigane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 608, pp.576-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2611,591 +2611,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00915073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy of a fluid pipe in the Norway Basin: Initiation, propagation and 3D shape</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of conical fractures in sedimentary basins: experiments involving pore fluids and implications for sandstone intrusion mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bureau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Baptiste Gressier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.08.010⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 313-314, pp.67-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772465v1</w:t>
+                <w:t xml:space="preserve">hal-00745640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of conical fractures in sedimentary basins: experiments involving pore fluids and implications for sandstone intrusion mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Mourgues</w:t>
+                <w:t xml:space="preserve">High-resolution architecture of a polygonal fault interval inferred from geomodel applied to 3D seismic data from the Gjallar Ridge, Vøring Basin, Offshore Norway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gay</w:t>
+                <w:t xml:space="preserve">C. Berndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Gressier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Soliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 313-314, pp.67-78. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 332-334, pp.134-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745640v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution architecture of a polygonal fault interval inferred from geomodel applied to 3D seismic data from the Gjallar Ridge, Vøring Basin, Offshore Norway</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Gay</w:t>
+                <w:t xml:space="preserve">Gravitational instabilities triggered by fluid overpressure and downslope incision – Insights from analytical and analogue modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Baudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Berndt</w:t>
+                <w:t xml:space="preserve">Bruno C. Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Soliva</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lies Loncke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lebacq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.07.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.151-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772470v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gravitational instabilities triggered by fluid overpressure and downslope incision – Insights from analytical and analogue modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno C. Vendeville</w:t>
+                <w:t xml:space="preserve">Anatomy of a fluid pipe in the Norway Basin: Initiation, propagation and 3D shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berndt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lies Loncke</w:t>
+                <w:t xml:space="preserve">D. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lebacq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sverre Planke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 42, pp.151-162. </w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 332-334, pp.75-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2012.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2012.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377303v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basin scale&amp;quot; versus &amp;quot;localized&amp;quot; pore pressure/stress coupling - Implications for trap integrity evaluation</w:t>
               </w:r>
@@ -3207,64 +3207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Gressiert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3323,51 +3323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity profile of an unconsolidated granular medium inferred from guided waves: Toward acoustic monitoring of analogue models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3478,51 +3478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gressier J.B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J.Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,450 +3709,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of gravity-driven shale tectonics in Niger Delta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some consequences of fluid overpressure on sills emplacement: theoretical and experimental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gressier J.B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Lecomte</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolletinio di Geofisica, teorica ed applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (2), pp.411-414</w:t>
+              <w:t xml:space="preserve">, 2008, 49 (2), pp.380-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404849v1</w:t>
+                <w:t xml:space="preserve">hal-00404841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some consequences of fluid overpressure on sills emplacement: theoretical and experimental approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental investigation of gravity-driven shale tectonics in Niger Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolletinio di Geofisica, teorica ed applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (2), pp.380-384</w:t>
+              <w:t xml:space="preserve">, 2008, 49 (2), pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404841v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandbox experiments on gravitational spreading and gliding in the presence of fluid overpressures</w:t>
+                <w:t xml:space="preserve">Thrust wedges and fluid overpressures: Sandbox models involving pore fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Cobbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28 (5), pp.887-901. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (B5), pp.B05404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2005.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2004JB003441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116061v1</w:t>
+                <w:t xml:space="preserve">hal-00115950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrust wedges and fluid overpressures: Sandbox models involving pore fluids</w:t>
+                <w:t xml:space="preserve">Sandbox experiments on gravitational spreading and gliding in the presence of fluid overpressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Cobbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (5), pp.887-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2005.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JB003441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00115950v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4529,103 +4529,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of dikes versus cone sheets in volcanic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galland Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buschardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomod Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4650,103 +4650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-doppler Acoustic Probing of Granular Media with Varying Water Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. pp.799-802, </w:t>
@@ -4784,51 +4784,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-wave Analyses in Unconsolidated Granular Models with Increasing Degrees of Complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bergamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4909,103 +4909,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a unified dynamic model for dykes and cone sheets in volcanic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Burchardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geoscience Union, Apr 2014, Vienne, Austria. pp.EGU2014-5468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5043,64 +5043,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the emplacement of cone sheets and dykes in volcanic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buschardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5151,64 +5151,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dykes versus cone sheets in volcanic systems - two sides of the same coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buschardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5246,51 +5246,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Doppler acoustic probing of granular media with in-depth property gradient and varying pore pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,735 +5361,735 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Modeling of Gravitational Spreading of Sediment Wedges Above Shale Subjected to High Pore-Fluid Pressure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluids and rocks deformations inferred from analogue modelling invorlving pore fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG, A.C.E.,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">GEOMOD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502551v1</w:t>
+                <w:t xml:space="preserve">hal-00502644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Doppler acoustic probing of analogue models with in-depth property gradient and varying pore pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMOD 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00588845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids and rocks deformations inferred from analogue modelling invorlving pore fluids</w:t>
+                <w:t xml:space="preserve">Vertical and conical hydrofractures induced by pore fluid pressure in sedimentary basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gressier J.B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMOD 2010</w:t>
+              <w:t xml:space="preserve">GEOMOD 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502644v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical and conical hydrofractures induced by pore fluid pressure in sedimentary basins</w:t>
+                <w:t xml:space="preserve">Basin scale&amp;quot; versus &amp;quot;localized&amp;quot; pore pressure stress coupling - implications for trap integrity evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gressier J.B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gressier J.B.</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMOD 2011</w:t>
+              <w:t xml:space="preserve">GEOMOD 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588976v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basin scale&amp;quot; versus &amp;quot;localized&amp;quot; pore pressure stress coupling - implications for trap integrity evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Modeling of Gravitational Spreading of Sediment Wedges Above Shale Subjected to High Pore-Fluid Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendeville B. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMOD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">AAPG, A.C.E.,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588979v1</w:t>
+                <w:t xml:space="preserve">hal-00502551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation expérimentale appliquée à la déformation et la fracturation des systèmes en surpression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fluid overpressure on sliding with or without frontal buttress. Insights from analytical and experimental modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Centre de Recherche de Pau, France</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502643v1</w:t>
+                <w:t xml:space="preserve">hal-00502516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fluid overpressure on sliding with or without frontal buttress. Insights from analytical and experimental modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modélisation expérimentale appliquée à la déformation et la fracturation des systèmes en surpression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Centre de Recherche de Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502516v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-wave dispersion inversion in an unconsolidated granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,51 +6218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu J.-C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geological Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6281,204 +6281,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and sandbox modelling of various failure patterns caused by pore fluid overpressures – consequences for fluid migration</w:t>
+                <w:t xml:space="preserve">An experimental investigation of gravity-driven shale tectonics in Niger Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical and sandbox modelling of various failure patterns caused by pore fluid overpressures – consequences for fluid migration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Geological Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502641v1</w:t>
+                <w:t xml:space="preserve">hal-00405834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of gravity-driven shale tectonics in Niger Delta</w:t>
+                <w:t xml:space="preserve">Numerical and sandbox modelling of various failure patterns caused by pore fluid overpressures – consequences for fluid migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geological Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Numerical and sandbox modelling of various failure patterns caused by pore fluid overpressures – consequences for fluid migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405834v1</w:t>
+                <w:t xml:space="preserve">hal-00502641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6876,51 +6876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Daynac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shumack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109369" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04224441v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Livingstone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelandais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2889-2021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663671v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abaab" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Akrout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Montacer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104461" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514392v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Larmier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lejay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03122119201" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353629v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Dhifaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rigane" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourmelen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229052" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2759-2018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365959v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdelmalak" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galland Olivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322679v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G. Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.008" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D17KWKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ravier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003957" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.11.0142" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Q91Q1F3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064709v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Burchardt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011059" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377298v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010359" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valentina Socco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Belguith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.08.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHSCM539-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772465v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berndt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bureau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Planke" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR10P38N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745640v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bureau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gressier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772470v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baudon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.07.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JCJ2LGB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377303v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C. Vendeville" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebacq" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.05.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKGV8W6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Gressiert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2010.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M10Z9SB3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier J.B." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J.Y." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F13Q5JMS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vendeville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.05.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.C." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3DW6L34-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115950v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003441" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7223" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15409" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschardt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117386v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822844v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tournat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendeville B. C." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588845v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502644v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588976v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588979v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325798v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier J.-B." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.-C." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Daynac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shumack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109369" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04224441v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Livingstone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663671v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abaab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Akrout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Montacer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104461" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Larmier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lejay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03122119201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Dhifaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rigane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourmelen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelandais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2889-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2759-2018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.11.0142" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ravier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003957" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdelmalak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galland Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G. Costa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D17KWKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Q91Q1F3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010359" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Burchardt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valentina Socco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Belguith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.08.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHSCM539-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bureau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gressier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baudon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berndt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.07.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JCJ2LGB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C. Vendeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebacq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.05.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKGV8W6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Planke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR10P38N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Gressiert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2010.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M10Z9SB3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier J.B." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J.Y." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F13Q5JMS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vendeville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.05.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.C." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115950v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003441" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.12.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3DW6L34-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7223" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15409" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschardt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117386v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822844v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tournat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502551v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendeville B. C." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325798v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier J.-B." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.-C." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502641v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>