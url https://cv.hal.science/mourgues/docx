--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -502,287 +502,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and distribution of bedding-parallel veins, in evaporitic rocks, Bouhedma Formation, Northern Chotts, Tunisia</w:t>
+                <w:t xml:space="preserve">Geological parameters controlling the bedding-parallel vein distribution in Vaca Muerta Formation core data, Neuquén Basin, Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Abaab</w:t>
+                <w:t xml:space="preserve">Salomé Larmier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dhaou Akrout</w:t>
+                <w:t xml:space="preserve">Alain Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabrouk Montacer</w:t>
+                <w:t xml:space="preserve">François Gelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 153, pp.104461. </w:t>
+              <w:t xml:space="preserve">AAPG Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105 (11), pp.2221-2243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1306/03122119201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03663671v2</w:t>
+                <w:t xml:space="preserve">hal-03514392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological parameters controlling the bedding-parallel vein distribution in Vaca Muerta Formation core data, Neuquén Basin, Argentina</w:t>
+                <w:t xml:space="preserve">Timing and distribution of bedding-parallel veins, in evaporitic rocks, Bouhedma Formation, Northern Chotts, Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Larmier</w:t>
+                <w:t xml:space="preserve">Nabil Abaab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lejay</w:t>
+                <w:t xml:space="preserve">Dhaou Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gelin</w:t>
+                <w:t xml:space="preserve">Mabrouk Montacer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAPG Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 105 (11), pp.2221-2243. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 153, pp.104461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1306/03122119201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2021.104461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514392v1</w:t>
+                <w:t xml:space="preserve">insu-03663671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation of compression and lateral extension in a continental crust: Analogical modeling of the Central Atlas (eastern Algeria, Tunisia) and Pelagian sea</w:t>
               </w:r>
@@ -1298,990 +1298,990 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Scale Seismic Monitoring of Varying Water Levels in Granular Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural consequences of cohesion in gravitational instabilities triggered by fluid overpressure: Analytical derivation and experimental testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
+                <w:t xml:space="preserve">A.C.G. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+                <w:t xml:space="preserve">F.O. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bergamo</w:t>
+                <w:t xml:space="preserve">Aurélien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Guérin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87:, pp.134-143 (IF 2,884). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2015.11.0142⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03851843v1</w:t>
+                <w:t xml:space="preserve">hal-01322679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modeling of pressurized subglacial water flow: Implications for tunnel valley formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lelandais</w:t>
+                <w:t xml:space="preserve">Description of new dry granular materials of variable cohesion and friction coefficient: Implications for laboratory modeling of the brittle crust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Abdelmalak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galland Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JF003957⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 684, pp.39-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02430153v1</w:t>
+                <w:t xml:space="preserve">hal-02365959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of new dry granular materials of variable cohesion and friction coefficient: Implications for laboratory modeling of the brittle crust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bulois</w:t>
+                <w:t xml:space="preserve">Experimental modeling of pressurized subglacial water flow: Implications for tunnel valley formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lelandais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Legland</w:t>
+                <w:t xml:space="preserve">Edouard Ravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Strzerzynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 684, pp.39-51. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (11), pp.2022-2041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2016.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JF003957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365959v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural consequences of cohesion in gravitational instabilities triggered by fluid overpressure: Analytical derivation and experimental testing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small-Scale Seismic Monitoring of Varying Water Levels in Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C.G. Costa</w:t>
+                <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.O. Marques</w:t>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Lacoste</w:t>
+                <w:t xml:space="preserve">Paolo Bergamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hildenbrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.04.008⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (7), pp.vzj2015.11.0142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2015.11.0142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01322679v1</w:t>
+                <w:t xml:space="preserve">hal-03851843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene sand injectites from a submarine lobe fringe during hydrocarbon migration and salt diapirism: a seismic example from the Lower Congo Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Coulomb critical taper theory applied to gravitational instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Monnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michel Lopez</w:t>
+                <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gfl.12057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (1), pp.754--765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963594v1</w:t>
+                <w:t xml:space="preserve">hal-02377298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Coulomb critical taper theory applied to gravitational instabilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of dikes versus cone sheets in volcanic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Burchardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Garibaldi</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010359⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (8), pp.6178-6192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377298v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01064709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of dikes versus cone sheets in volcanic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pliocene sand injectites from a submarine lobe fringe during hydrocarbon migration and salt diapirism: a seismic example from the Lower Congo Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Galland</w:t>
+                <w:t xml:space="preserve">Aurélien Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Burchardt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cédric Bulois</w:t>
+                <w:t xml:space="preserve">Michel Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geofluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gfl.12057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JB011059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01064709v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of a surface-wave survey over a laterally varying granular medium with property contrasts and velocity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bergamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Valentina Socco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2354,77 +2354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small-scale physical modeling of seismic-wave propagation using unconsolidated granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,64 +2643,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Gressier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2760,51 +2760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution architecture of a polygonal fault interval inferred from geomodel applied to 3D seismic data from the Gjallar Ridge, Vøring Basin, Offshore Norway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Baudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2893,51 +2893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gravitational instabilities triggered by fluid overpressure and downslope incision – Insights from analytical and analogue modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno C. Vendeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3035,51 +3035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomy of a fluid pipe in the Norway Basin: Initiation, propagation and 3D shape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,77 +3207,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Gressiert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Petroleum Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (5), pp.1111-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3323,51 +3323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasticity profile of an unconsolidated granular medium inferred from guided waves: Toward acoustic monitoring of analogue models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3478,51 +3478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gressier J.B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J.Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3709,450 +3709,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some consequences of fluid overpressure on sills emplacement: theoretical and experimental approaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An experimental investigation of gravity-driven shale tectonics in Niger Delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolletinio di Geofisica, teorica ed applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (2), pp.380-384</w:t>
+              <w:t xml:space="preserve">, 2008, 49 (2), pp.411-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404841v1</w:t>
+                <w:t xml:space="preserve">hal-00404849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of gravity-driven shale tectonics in Niger Delta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Some consequences of fluid overpressure on sills emplacement: theoretical and experimental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gressier J.B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Lecomte</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bolletinio di Geofisica, teorica ed applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (2), pp.411-414</w:t>
+              <w:t xml:space="preserve">, 2008, 49 (2), pp.380-384</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404849v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrust wedges and fluid overpressures: Sandbox models involving pore fluids</w:t>
+                <w:t xml:space="preserve">Sandbox experiments on gravitational spreading and gliding in the presence of fluid overpressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Cobbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 111 (B5), pp.B05404. </w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28 (5), pp.887-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2004JB003441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2005.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00115950v1</w:t>
+                <w:t xml:space="preserve">hal-00116061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandbox experiments on gravitational spreading and gliding in the presence of fluid overpressures</w:t>
+                <w:t xml:space="preserve">Thrust wedges and fluid overpressures: Sandbox models involving pore fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.R. Cobbold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 111 (B5), pp.B05404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2004JB003441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2005.12.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00116061v1</w:t>
+                <w:t xml:space="preserve">hal-00115950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4529,103 +4529,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of dikes versus cone sheets in volcanic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galland Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buschardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomod Conference 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4650,103 +4650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-doppler Acoustic Probing of Granular Media with Varying Water Levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Rejiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICU 2015 International Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Metz, France. pp.799-802, </w:t>
@@ -4778,329 +4778,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface-wave Analyses in Unconsolidated Granular Models with Increasing Degrees of Complexity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Martin</w:t>
+                <w:t xml:space="preserve">Toward a unified dynamic model for dykes and cone sheets in volcanic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Burchardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th EAGE Conference and Exhibition-Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geoscience Union, Apr 2014, Vienne, Austria. pp.EGU2014-5468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740084v1</w:t>
+                <w:t xml:space="preserve">insu-01117386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a unified dynamic model for dykes and cone sheets in volcanic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Hallot</w:t>
+                <w:t xml:space="preserve">Surface-wave Analyses in Unconsolidated Granular Models with Increasing Degrees of Complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bergamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geoscience Union, Apr 2014, Vienne, Austria. pp.EGU2014-5468</w:t>
+              <w:t xml:space="preserve">76th EAGE Conference and Exhibition-Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01117386v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the emplacement of cone sheets and dykes in volcanic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buschardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5151,64 +5151,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dykes versus cone sheets in volcanic systems - two sides of the same coin?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Buschardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Hallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5246,64 +5246,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Doppler acoustic probing of granular media with in-depth property gradient and varying pore pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dhemaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5361,204 +5361,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluids and rocks deformations inferred from analogue modelling invorlving pore fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-Doppler acoustic probing of analogue models with in-depth property gradient and varying pore pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dhemaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMOD 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502644v1</w:t>
+                <w:t xml:space="preserve">hal-00588845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-Doppler acoustic probing of analogue models with in-depth property gradient and varying pore pressures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluids and rocks deformations inferred from analogue modelling invorlving pore fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMOD 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588845v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical and conical hydrofractures induced by pore fluid pressure in sedimentary basins</w:t>
               </w:r>
@@ -5570,51 +5570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gressier J.B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5678,51 +5678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gressier J.B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5862,234 +5862,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00502551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fluid overpressure on sliding with or without frontal buttress. Insights from analytical and experimental modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modélisation expérimentale appliquée à la déformation et la fracturation des systèmes en surpression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Total</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Centre de Recherche de Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502516v1</w:t>
+                <w:t xml:space="preserve">hal-00502643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation expérimentale appliquée à la déformation et la fracturation des systèmes en surpression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of fluid overpressure on sliding with or without frontal buttress. Insights from analytical and experimental modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Loncke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Centre de Recherche de Pau, France</w:t>
+              <w:t xml:space="preserve">AGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00502643v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00502516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-wave dispersion inversion in an unconsolidated granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6218,51 +6218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu J.-C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geological Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6281,204 +6281,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental investigation of gravity-driven shale tectonics in Niger Delta</w:t>
+                <w:t xml:space="preserve">Numerical and sandbox modelling of various failure patterns caused by pore fluid overpressures – consequences for fluid migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geological Modelling Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Numerical and sandbox modelling of various failure patterns caused by pore fluid overpressures – consequences for fluid migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00405834v1</w:t>
+                <w:t xml:space="preserve">hal-00502641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and sandbox modelling of various failure patterns caused by pore fluid overpressures – consequences for fluid migration</w:t>
+                <w:t xml:space="preserve">An experimental investigation of gravity-driven shale tectonics in Niger Delta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical and sandbox modelling of various failure patterns caused by pore fluid overpressures – consequences for fluid migration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Geological Modelling Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00502641v1</w:t>
+                <w:t xml:space="preserve">hal-00405834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6876,51 +6876,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Daynac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shumack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109369" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04224441v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Livingstone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663671v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abaab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Akrout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Montacer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104461" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514392v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Larmier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lejay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03122119201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Dhifaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rigane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourmelen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelandais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2889-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2759-2018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851843v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.11.0142" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430153v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ravier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003957" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365959v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdelmalak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galland Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G. Costa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D17KWKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963594v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12057" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Q91Q1F3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377298v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010359" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064709v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Burchardt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011059" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valentina Socco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Belguith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.08.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHSCM539-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bureau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gressier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baudon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berndt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.07.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JCJ2LGB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C. Vendeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebacq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.05.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKGV8W6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Planke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR10P38N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Gressiert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2010.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M10Z9SB3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier J.B." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J.Y." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F13Q5JMS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vendeville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.05.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404841v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.C." TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404849v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115950v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003441" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116061v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.12.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3DW6L34-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7223" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15409" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschardt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117386v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822844v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tournat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502644v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502551v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendeville B. C." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502643v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325798v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier J.-B." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.-C." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405834v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502641v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667722v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Daynac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bessin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Mourgues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Shumack" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109369" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04224441v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bouat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Strzerzynski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Branquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cogn&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2023014" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331955v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ravier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourgeois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Livingstone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108248" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514392v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Larmier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lejay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1306/03122119201" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03663671v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Abaab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhaou Akrout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouk Montacer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2021.104461" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353629v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabeb Dhifaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Rigane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gourmelen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.229052" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414907v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lelandais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-15-2889-2021" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097279v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Zanda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bouley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeanne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Malgoyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038649" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430172v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Clark" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-12-2759-2018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.G. Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Marques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lacoste" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hildenbrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.04.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D17KWKX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365959v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Abdelmalak" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galland Olivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2016.03.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ravier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JF003957" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851843v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bodet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bergamo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gu&#233;rin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2015.11.0142" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377298v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garibaldi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010359" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01064709v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galland" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Burchardt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Hallot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011059" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Monnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Imbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12057" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Q91Q1F3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196396v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Valentina Socco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggt521" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01157338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dhemaied" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al R&#233;jiba" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/geo2014-0129.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00915073v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Belguith" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geoffroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2013.08.023" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHSCM539-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745640v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bureau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Gressier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.10.029" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Laurent" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Baudon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berndt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Soliva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.07.016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9JCJ2LGB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno C. Vendeville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lies Loncke" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lebacq" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2012.05.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MKGV8W6H-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772465v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bureau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sverre Planke" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2012.08.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR10P38N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590497v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Gressiert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2010.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M10Z9SB3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588068v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Jacob" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tournat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.10.004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MNBRK9K7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558342v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier J.B." TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J.Y." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Galland" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2010.03.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F13Q5JMS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lecomte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vendeville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Raillard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2009.05.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404841v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.C." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116061v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Cobbold" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2005.12.013" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3DW6L34-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00115950v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JB003441" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010918v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7223" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03521247v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barr&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15409" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01396996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Buschardt" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202499v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vitale" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Rejiba" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.272" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01117386v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740084v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bergamo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dhemaied" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822844v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00822848v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01740090v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tournat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588845v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhemaied" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502644v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588976v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588979v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gay" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502551v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vendeville B. C." TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502643v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Loncke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405813v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325798v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gressier J.-B." TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu J.-C." TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00502641v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007479v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>