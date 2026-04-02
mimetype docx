--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -468,373 +468,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Tracking Control of Wheeled Mobile Robot Based on Differential Flatness and Sliding Active Disturbance Rejection Control: Simulations and Experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperexponential Stabilization of Double Integrator with Unmatched Perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453927v1</w:t>
+                <w:t xml:space="preserve">hal-04812352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order sliding-mode control using integral terminal sliding manifold for a wind turbine under grid faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 97 (3), pp.635-650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/00207179.2022.2161417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperexponential Stabilization of Double Integrator with Unmatched Perturbations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Tracking Control of Wheeled Mobile Robot Based on Differential Flatness and Sliding Active Disturbance Rejection Control: Simulations and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Bakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (9), pp.2849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s24092849⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812352v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional finite-time control for robust tracking of nonlinear systems subject to Hölder disturbances with application to UAVs</w:t>
               </w:r>
@@ -1022,625 +1022,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Novel Fractional-Order Trajectory Tracking Control of Quadrotors: A Predefined-Time Guarantee Performance Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
+                <w:t xml:space="preserve">Improved high-order integral fast terminal sliding mode-based disturbance-observer for the tracking problem of PMSG in WECS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Faisal S Alsubaei</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math11163582⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.108514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832586v1</w:t>
+                <w:t xml:space="preserve">hal-03809811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-Order Integral Terminal Sliding-Mode Control for Perturbed Nonlinear Systems With Application to Quadrotors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Implementation of Finite-Time Control for Speed Tracking of Permanent Magnet Synchronous Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Chatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Houm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.6608⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.721-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3221719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068247v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Time Fractional-Order Sliding Mode Control for UAVs under External Disturbances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Benaddy</w:t>
+                <w:t xml:space="preserve">On Novel Fractional-Order Trajectory Tracking Control of Quadrotors: A Predefined-Time Guarantee Performance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Bouzi</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisal S Alsubaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractal and Fractional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fractalfract7110775⟩</w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (16), pp.3582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/math11163582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829598v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Implementation of Finite-Time Control for Speed Tracking of Permanent Magnet Synchronous Motors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fractional-Order Integral Terminal Sliding-Mode Control for Perturbed Nonlinear Systems With Application to Quadrotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yassine El Houm</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Paolo Incremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3221719⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue: Advanced Control and Estimation applied to Aerial Robotic Vehicles, 33 (17), pp.10278-10303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001959v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved high-order integral fast terminal sliding mode-based disturbance-observer for the tracking problem of PMSG in WECS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chakib Chatri</w:t>
+                <w:t xml:space="preserve">Fixed-Time Fractional-Order Sliding Mode Control for UAVs under External Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benaddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Bouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 144, pp.108514. </w:t>
+              <w:t xml:space="preserve">Fractal and Fractional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108514⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fractalfract7110775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809811v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Recursive Terminal Sliding-Mode Control Using Super-Twisting Algorithm For Improving High Efficiency and Reliability of Pump Systems</w:t>
               </w:r>
@@ -1665,51 +1665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1756,51 +1756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an Easy-to-Implement Fixed-Time Stable Sliding Mode Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Paolo Incremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Ferrara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1975,720 +1975,720 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Integral Super-Twisting Sliding-Mode Control for high efficiency of Pumping Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir. Nassiri</w:t>
+                <w:t xml:space="preserve">Robust flight control for a quadrotor under external disturbances based on generic second order sliding mode control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benaddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed. Cherkaoui</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Bouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55 (12), pp.234-239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.317⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 55 (12), pp.270-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809818v1</w:t>
+                <w:t xml:space="preserve">hal-03809822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral-type terminal sliding mode control approach for wind energy conversion system with uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+                <w:t xml:space="preserve">Adaptive Backstepping Integral Sliding Mode Control Combined with Super-Twisting Algorithm For Nonlinear UAV Quadrotor System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Nettari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Errami</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serkan Kurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2022.107775⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (12), pp.264-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809812v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN-LSTM: An efficient hybrid deep learning architecture for predicting short-term photovoltaic power production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust flight control for a quadrotor under external disturbances based on predefined-time terminal sliding mode manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Dabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Agga</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soufian Lakrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.107908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.107754632210740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10775463221074098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809814v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust flight control for a quadrotor under external disturbances based on predefined-time terminal sliding mode manifold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integral-type terminal sliding mode control approach for wind energy conversion system with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Chatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Errami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10775463221074098⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, pp.107775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2022.107775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809808v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Backstepping Integral Sliding Mode Control Combined with Super-Twisting Algorithm For Nonlinear UAV Quadrotor System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yakoub Nettari</w:t>
+                <w:t xml:space="preserve">CNN-LSTM: An efficient hybrid deep learning architecture for predicting short-term photovoltaic power production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Agga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serkan Kurt</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Houm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Hammou Ou Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.322⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208, pp.107908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.107908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809821v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust flight control for a quadrotor under external disturbances based on generic second order sliding mode control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellah Benaddy</w:t>
+                <w:t xml:space="preserve">Optimal Integral Super-Twisting Sliding-Mode Control for high efficiency of Pumping Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir. Nassiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Bouzi</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55 (12), pp.270-275. </w:t>
+              <w:t xml:space="preserve">, 2022, 55 (12), pp.234-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809822v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term Load Forecasting Based on CNN and LSTM Deep Neural Networks</w:t>
               </w:r>
@@ -2700,51 +2700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Ali Agga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second Ahmed Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Houm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2791,77 +2791,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive robust finite-time tracking control for quadrotor subject to disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Nettari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serkan Kurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71 (1), pp.3803-3821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2921,321 +2921,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Safety-Critical Control of a Class of Second-Order Nonlinear Systems Using Sliding Mode Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Hyperexponential Stabilization of a Class of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lew Lew Yan Voon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC) 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996844v1</w:t>
+                <w:t xml:space="preserve">hal-05435623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fixed-Time Control for Grid-Forming Inverters-Based Microgrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Safety-Critical Control of a Class of Second-Order Nonlinear Systems Using Sliding Mode Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiaz Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zerrougui</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lew Lew Yan Voon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Control Conference (ECC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482712v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Hyperexponential Stabilization of a Class of Nonlinear Systems</w:t>
+                <w:t xml:space="preserve">Robust Fixed-Time Control for Grid-Forming Inverters-Based Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Chatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal. pp.355-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435623v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk-Aware Decentralized Learning and Control in Multi-Robot Systems</w:t>
               </w:r>
@@ -3450,55 +3450,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 33rd Mediterranean Conference on Control and Automation (MED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Tangier, France. pp.707-712, </w:t>
+              <w:t xml:space="preserve">MED 2025 - 33rd Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tangier, Morocco. pp.707-712, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3600,226 +3600,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal sliding-mode controllers with fixed-time stability and its applications to lateral control of an autonomous vehicle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive finite-time sliding-mode tracking control for congestion of TCP networks under perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae El Mortajine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Talon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Bouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561950v1</w:t>
+                <w:t xml:space="preserve">hal-04618623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive finite-time sliding-mode tracking control for congestion of TCP networks under perturbations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terminal sliding-mode controllers with fixed-time stability and its applications to lateral control of an autonomous vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaimae El Mortajine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Bouzi</w:t>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, in Stockholm, Sweden., Jun 2024, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618623v1</w:t>
+                <w:t xml:space="preserve">hal-04561950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Finite-Time Control Tracking Via an Enhancing Supertwisting with Application to UAVs</w:t>
               </w:r>
@@ -3985,326 +3985,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving High Efficiency and Reliability of Pump Systems using Optimal Fractional-order Integral Sliding-Mode Control Strategy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonsingular Terminal Sliding-mode Lateral Control of an Autonomous Vehicle with Global Fixed-time Stability Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2023 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, San Diego, CA, United States. </w:t>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070261v1</w:t>
+                <w:t xml:space="preserve">hal-04068218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite time control for grid-connected wind turbine under power step change and grid faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
+                <w:t xml:space="preserve">Improving High Efficiency and Reliability of Pump Systems using Optimal Fractional-order Integral Sliding-Mode Control Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Nassiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2023 - 7th International Conference on Control, Automation and Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152353⟩</w:t>
+              <w:t xml:space="preserve">ACC 2023 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168124v1</w:t>
+                <w:t xml:space="preserve">hal-04070261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsingular Terminal Sliding-mode Lateral Control of an Autonomous Vehicle with Global Fixed-time Stability Guarantees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite time control for grid-connected wind turbine under power step change and grid faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
+              <w:t xml:space="preserve">ICCAD 2023 - 7th International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068218v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of finite-time control for speed tracking of permanent magnet synchronous motors</w:t>
               </w:r>
@@ -4316,64 +4316,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4522,525 +4522,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Nonlinear Sliding Mode Control Scheme for PMSG Based on Wind Energy Conversion System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Review on the Prediction of Energy Consumption in the Industry Sector Based on Machine Learning Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Bahij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Elkhatiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Control Systems, Mathematical Modeling, Automation and Energy Efficiency (SUMMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SUMMA53307.2021.9632241⟩</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Advanced Electrical and Communication Technologies (ISAECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Alkhobar, Saudi Arabia. pp.01-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAECT53699.2021.9668559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711250v1</w:t>
+                <w:t xml:space="preserve">hal-03710975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Prediction of Energy Consumption in the Industry Sector Based on Machine Learning Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Bahij</w:t>
+                <w:t xml:space="preserve">A Novel Nonlinear Sliding Mode Control Scheme for PMSG Based on Wind Energy Conversion System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Chatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advanced Electrical and Communication Technologies (ISAECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Alkhobar, Saudi Arabia. pp.01-05, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Control Systems, Mathematical Modeling, Automation and Energy Efficiency (SUMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lipetsk, Russia. pp.1108-1112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISAECT53699.2021.9668559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SUMMA53307.2021.9632241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710975v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel integral nonlinear hyperplane-based sliding mode controller for a quadrotor vehicle subjected to disturbances</w:t>
+                <w:t xml:space="preserve">New hybrid fractional-order control-based disturbances observer for autonomous quadrotor vehicles subjected to disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Boudaraia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Y. Boukal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zerrougui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Boudaraia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Delft, France. pp.1604-1609, </w:t>
+              <w:t xml:space="preserve">2021 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.433-438, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563790v1</w:t>
+                <w:t xml:space="preserve">hal-03563788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New hybrid fractional-order control-based disturbances observer for autonomous quadrotor vehicles subjected to disturbances</w:t>
+                <w:t xml:space="preserve">A novel integral nonlinear hyperplane-based sliding mode controller for a quadrotor vehicle subjected to disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Boukal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Zerrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Boudaraia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.433-438, </w:t>
+              <w:t xml:space="preserve">2021 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Delft, France. pp.1604-1609, </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563788v1</w:t>
+                <w:t xml:space="preserve">hal-03563790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5247,51 +5247,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5361,51 +5361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Boukal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5596,51 +5596,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mebarki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2026.01.010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05160143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bakir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092849" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832821v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elyaalaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherkaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bouzi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2161417" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04812352v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04670014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.07.033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Chatri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100278" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Boubaker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kamel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal S Alsubaei" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11163582" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068247v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6608" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benaddy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7110775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04001959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Houm" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3221719" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108514" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04274616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nassiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3330748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04270304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ferrara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3327235" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Iqbal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283195" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809818v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir. Nassiri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed. Cherkaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.317" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Errami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2022.107775" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809814v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Agga" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hammou Ou Ali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107908" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809808v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dabachi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Lakrit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221074098" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809821v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Nettari" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Kurt" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.322" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809822v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.323" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=First Ali Agga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Second Ahmed Abbou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.407" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.09.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Ur Rehman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Lew Yan Voon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482712v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.129" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435623v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073304" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05235421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Fenza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouzahra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04618623v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Mortajine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553746" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04621504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04695552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dahmani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886753" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04070261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155929" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068218v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178162" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Hashim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eltoukhy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djemai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711250v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUMMA53307.2021.9632241" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bahij" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elkhatiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT53699.2021.9668559" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563790v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boukal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrougui" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaraia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563788v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476876" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527818v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900567v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mebarki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2026.01.010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05160143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04812352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elyaalaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherkaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bouzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2161417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bakir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092849" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04670014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.07.033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Chatri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100278" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04001959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Houm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3221719" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Boubaker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kamel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal S Alsubaei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11163582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6608" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benaddy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7110775" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04274616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nassiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3330748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04270304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ferrara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3327235" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Iqbal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283195" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.323" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Nettari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Kurt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.322" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dabachi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Lakrit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221074098" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Errami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2022.107775" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Agga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hammou Ou Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107908" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir. Nassiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed. Cherkaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.317" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=First Ali Agga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Second Ahmed Abbou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.407" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.09.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Ur Rehman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Lew Yan Voon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.129" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073304" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05235421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Fenza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouzahra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04618623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Mortajine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553746" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04621504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04695552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dahmani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886753" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04070261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155929" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152353" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Hashim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eltoukhy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djemai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bahij" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elkhatiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT53699.2021.9668559" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUMMA53307.2021.9632241" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaraia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boukal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrougui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476876" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655113" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527818v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900567v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>