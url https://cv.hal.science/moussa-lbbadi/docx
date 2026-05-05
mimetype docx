--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -222,2688 +222,2792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed High Order Sliding Mode Control Using Implicit Lyapunov Function Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary Feedback and Observer Synthesis for a Class of Nonlinear Parabolic-Elliptic PDE Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Fenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ouzahra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 214, pp.106461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05122065v1</w:t>
+                <w:t xml:space="preserve">hal-05603726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-time Input-to-State Stability and Applications to Fixed-time Sliding Mode Control</w:t>
+                <w:t xml:space="preserve">Delayed High Order Sliding Mode Control Using Implicit Lyapunov Function Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160143v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05122065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Hyperexponential Stabilization of Perturbed Unicycle Dynamics</w:t>
+                <w:t xml:space="preserve">Fixed-time Input-to-State Stability and Applications to Fixed-time Sliding Mode Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251864v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05160143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperexponential Stabilization of Double Integrator with Unmatched Perturbations</w:t>
+                <w:t xml:space="preserve">On Hyperexponential Stabilization of Perturbed Unicycle Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812352v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order sliding-mode control using integral terminal sliding manifold for a wind turbine under grid faults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperexponential Stabilization of Double Integrator with Unmatched Perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Bouzi</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832821v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Tracking Control of Wheeled Mobile Robot Based on Differential Flatness and Sliding Active Disturbance Rejection Control: Simulations and Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amani Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Abadi</w:t>
+                <w:t xml:space="preserve">David Fofi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Bakir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (9), pp.2849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/s24092849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional finite-time control for robust tracking of nonlinear systems subject to Hölder disturbances with application to UAVs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order sliding-mode control using integral terminal sliding manifold for a wind turbine under grid faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
+                <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Mostafa Bouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 97 (3), pp.635-650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2024.07.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2022.2161417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670014v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-time controller for altitude/yaw control of mini-drone based on nonsingular terminal sliding mode: Real-time implementation with uncertainties</w:t>
+                <w:t xml:space="preserve">Fractional finite-time control for robust tracking of nonlinear systems subject to Hölder disturbances with application to UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chakib Chatri</w:t>
+                <w:t xml:space="preserve">Thierry-Marie Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Khenfri</w:t>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.100278. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2024.100278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2024.07.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671134v1</w:t>
+                <w:t xml:space="preserve">hal-04670014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved high-order integral fast terminal sliding mode-based disturbance-observer for the tracking problem of PMSG in WECS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Fixed-time controller for altitude/yaw control of mini-drone based on nonsingular terminal sliding mode: Real-time implementation with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Khenfri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108514⟩</w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.100278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2024.100278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809811v1</w:t>
+                <w:t xml:space="preserve">hal-04671134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of Finite-Time Control for Speed Tracking of Permanent Magnet Synchronous Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El Houm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 7, pp.721-726. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2022.3221719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Novel Fractional-Order Trajectory Tracking Control of Quadrotors: A Predefined-Time Guarantee Performance Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
+                <w:t xml:space="preserve">Improved high-order integral fast terminal sliding mode-based disturbance-observer for the tracking problem of PMSG in WECS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Faisal S Alsubaei</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math11163582⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 144, pp.108514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2022.108514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832586v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractional-Order Integral Terminal Sliding-Mode Control for Perturbed Nonlinear Systems With Application to Quadrotors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixed-Time Fractional-Order Sliding Mode Control for UAVs under External Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benaddy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gian Paolo Incremona</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+                <w:t xml:space="preserve">Mostafa Bouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.6608⟩</w:t>
+              <w:t xml:space="preserve">Fractal and Fractional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (11), pp.775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/fractalfract7110775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068247v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-Time Fractional-Order Sliding Mode Control for UAVs under External Disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Novel Fractional-Order Trajectory Tracking Control of Quadrotors: A Predefined-Time Guarantee Performance Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahbi Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Benaddy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Bouzi</w:t>
+                <w:t xml:space="preserve">Faisal S Alsubaei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fractal and Fractional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 7 (11), pp.775. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (16), pp.3582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fractalfract7110775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math11163582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829598v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Recursive Terminal Sliding-Mode Control Using Super-Twisting Algorithm For Improving High Efficiency and Reliability of Pump Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fractional-Order Integral Terminal Sliding-Mode Control for Perturbed Nonlinear Systems With Application to Quadrotors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Nassiri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
+                <w:t xml:space="preserve">Michael Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Paolo Incremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3330748⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue: Advanced Control and Estimation applied to Aerial Robotic Vehicles, 33 (17), pp.10278-10303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04274616v1</w:t>
+                <w:t xml:space="preserve">hal-04068247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an Easy-to-Implement Fixed-Time Stable Sliding Mode Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Recursive Terminal Sliding-Mode Control Using Super-Twisting Algorithm For Improving High Efficiency and Reliability of Pump Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antonella Ferrara</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Chatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3327235⟩</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3330748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270304v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04274616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Tracking Control for a Quadrotor Subjected to Disturbances Using New Hyperplane-based Fast Terminal Sliding Mode</w:t>
+                <w:t xml:space="preserve">Design of an Easy-to-Implement Fixed-Time Stable Sliding Mode Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gian Paolo Incremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Boukal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonella Ferrara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 18 (4), pp.e0283195. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3327235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068232v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust flight control for a quadrotor under external disturbances based on generic second order sliding mode control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Tracking Control for a Quadrotor Subjected to Disturbances Using New Hyperplane-based Fast Terminal Sliding Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamshed Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Boukal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.323⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (4), pp.e0283195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0283195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809822v1</w:t>
+                <w:t xml:space="preserve">hal-04068232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Backstepping Integral Sliding Mode Control Combined with Super-Twisting Algorithm For Nonlinear UAV Quadrotor System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yakoub Nettari</w:t>
+                <w:t xml:space="preserve">Optimal Integral Super-Twisting Sliding-Mode Control for high efficiency of Pumping Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir. Nassiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serkan Kurt</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55 (12), pp.264-269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.322⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 55 (12), pp.234-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809821v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust flight control for a quadrotor under external disturbances based on predefined-time terminal sliding mode manifold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integral-type terminal sliding mode control approach for wind energy conversion system with uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Chatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Errami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10775463221074098⟩</w:t>
+              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 99, pp.107775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2022.107775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809808v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral-type terminal sliding mode control approach for wind energy conversion system with uncertainties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
+                <w:t xml:space="preserve">CNN-LSTM: An efficient hybrid deep learning architecture for predicting short-term photovoltaic power production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Agga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Errami</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Houm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Hammou Ou Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compeleceng.2022.107775⟩</w:t>
+              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 208, pp.107908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.107908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809812v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNN-LSTM: An efficient hybrid deep learning architecture for predicting short-term photovoltaic power production</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust flight control for a quadrotor under external disturbances based on predefined-time terminal sliding mode manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Dabachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soufian Lakrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electric Power Systems Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsr.2022.107908⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.107754632210740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10775463221074098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809814v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Integral Super-Twisting Sliding-Mode Control for high efficiency of Pumping Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir. Nassiri</w:t>
+                <w:t xml:space="preserve">Adaptive Backstepping Integral Sliding Mode Control Combined with Super-Twisting Algorithm For Nonlinear UAV Quadrotor System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakoub Nettari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed. Cherkaoui</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serkan Kurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55 (12), pp.234-239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.317⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 55 (12), pp.264-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809818v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-Term Load Forecasting Based on CNN and LSTM Deep Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine El Houm</w:t>
+                <w:t xml:space="preserve">Robust flight control for a quadrotor under external disturbances based on generic second order sliding mode control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benaddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Bouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 55 (12), pp.777-781. </w:t>
+              <w:t xml:space="preserve">, 2022, 55 (12), pp.270-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809816v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Short-Term Load Forecasting Based on CNN and LSTM Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First Ali Agga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second Ahmed Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine El Houm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (12), pp.777-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptive robust finite-time tracking control for quadrotor subject to disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yakoub Nettari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serkan Kurt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Space Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71 (1), pp.3803-3821. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.asr.2022.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2913,2128 +3017,2128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Hyperexponential Stabilization of a Class of Nonlinear Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Safety-Critical Control of a Class of Second-Order Nonlinear Systems Using Sliding Mode Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imtiaz Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lew Lew Yan Voon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">European Control Conference (ECC) 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435623v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Safety-Critical Control of a Class of Second-Order Nonlinear Systems Using Sliding Mode Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robust Fixed-Time Control for Grid-Forming Inverters-Based Microgrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lew Lew Yan Voon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Chatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Control Conference (ECC) 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC Workshop on Linear Parameter Varying Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Porto, Portugal. pp.355-360, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04996844v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Fixed-Time Control for Grid-Forming Inverters-Based Microgrid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Finite-Time Sliding Mode Control for Robot Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mebarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Workshop on Linear Parameter Varying Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.129⟩</w:t>
+              <w:t xml:space="preserve">MED 2025 - 33rd Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Tanger, Morocco. pp.707-712, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482712v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk-Aware Decentralized Learning and Control in Multi-Robot Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Hyperexponential Stabilization of a Class of Nonlinear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Zerrougui</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Symposium on Robotics ROBOTICS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482706v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the discretization of the implicit Lyapunov function-based control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Finite-Time Sliding Mode Control for Robot Manipulators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amine Mebarki</w:t>
+                <w:t xml:space="preserve">Risk-Aware Decentralized Learning and Control in Multi-Robot Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2025 - 33rd Mediterranean Conference on Control and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED64031.2025.11073304⟩</w:t>
+              <w:t xml:space="preserve">IFAC Symposium on Robotics ROBOTICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Technologie Tarbes Occitanie Pyrénées - UTTOP; Sorbonne Université; Université Paris-Est Créteil (UPEC), Jul 2025, Paris, France. pp.163-168, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.10.214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482716v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-Time Stabilization of a Class of Nonlinear Systems in Hilbert Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Fenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ouzahra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64th IEEE Conference on Decision and Control 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive finite-time sliding-mode tracking control for congestion of TCP networks under perturbations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaimae El Mortajine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Bouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10553746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminal sliding-mode controllers with fixed-time stability and its applications to lateral control of an autonomous vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Talon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, in Stockholm, Sweden., Jun 2024, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Finite-Time Control Tracking Via an Enhancing Supertwisting with Application to UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 8th IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding mode observation for a 1D wave equation with dynamic boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd IEEE Conference on Decision and Control (CDC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Milan (Italie), Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonsingular Terminal Sliding-mode Lateral Control of an Autonomous Vehicle with Global Fixed-time Stability Guarantees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving High Efficiency and Reliability of Pump Systems using Optimal Fractional-order Integral Sliding-Mode Control Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Nassiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178162⟩</w:t>
+              <w:t xml:space="preserve">ACC 2023 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, San Diego, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04068218v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving High Efficiency and Reliability of Pump Systems using Optimal Fractional-order Integral Sliding-Mode Control Strategy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Nassiri</w:t>
+                <w:t xml:space="preserve">Finite time control for grid-connected wind turbine under power step change and grid faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2023 - American Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155929⟩</w:t>
+              <w:t xml:space="preserve">ICCAD 2023 - 7th International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070261v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite time control for grid-connected wind turbine under power step change and grid faults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonsingular Terminal Sliding-mode Lateral Control of an Autonomous Vehicle with Global Fixed-time Stability Guarantees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Caux</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2023 - 7th International Conference on Control, Automation and Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCAD57653.2023.10152353⟩</w:t>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168124v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04068218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and implementation of finite-time control for speed tracking of permanent magnet synchronous motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Elyaalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine El</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2023 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, San Diego, CA (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04068600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier function-based adaptive nonsingular fast terminal sliding mode control for disturbed UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hashim Hashim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eltoukhy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Djemai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, London, France. pp.975-980, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review on the Prediction of Energy Consumption in the Industry Sector Based on Machine Learning Approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouad Bahij</w:t>
+                <w:t xml:space="preserve">A Novel Nonlinear Sliding Mode Control Scheme for PMSG Based on Wind Energy Conversion System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chakib Chatri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ouassaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Advanced Electrical and Communication Technologies (ISAECT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Alkhobar, Saudi Arabia. pp.01-05, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Control Systems, Mathematical Modeling, Automation and Energy Efficiency (SUMMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lipetsk, Russia. pp.1108-1112, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISAECT53699.2021.9668559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SUMMA53307.2021.9632241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03710975v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Nonlinear Sliding Mode Control Scheme for PMSG Based on Wind Energy Conversion System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Review on the Prediction of Energy Consumption in the Industry Sector Based on Machine Learning Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouad Bahij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Labbadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Elkhatiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Control Systems, Mathematical Modeling, Automation and Energy Efficiency (SUMMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SUMMA53307.2021.9632241⟩</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Advanced Electrical and Communication Technologies (ISAECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Alkhobar, Saudi Arabia. pp.01-05, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISAECT53699.2021.9668559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03711250v1</w:t>
+                <w:t xml:space="preserve">hal-03710975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New hybrid fractional-order control-based disturbances observer for autonomous quadrotor vehicles subjected to disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Boudaraia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boukal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Conference on Unmanned Aircraft Systems (ICUAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Athens, Greece. pp.433-438, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS51884.2021.9476876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel integral nonlinear hyperplane-based sliding mode controller for a quadrotor vehicle subjected to disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Boukal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zerrougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Zerrougui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">K. Boudaraia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Delft, France. pp.1604-1609, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9655113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5044,412 +5148,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Hyperexponential Stabilization of a Class of Nonlinear Systems in Continuous and Discrete Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-Time Stabilization of Evolution Equations with Maximal Monotone Maps in Hilbert Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04900567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Efficiency Controller Design of Pumping Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Nassiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chakib Chatri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional-order nonsingular terminal sliding mode controller for a quadrotor with disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Labbadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Muñoz-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Boukal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Zerrougui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId155"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5596,51 +5700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mebarki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2026.01.010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122065v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05160143v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04812352v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832821v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elyaalaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherkaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bouzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2161417" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayeb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bakir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092849" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04670014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.07.033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671134v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Chatri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100278" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108514" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04001959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Houm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3221719" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Boubaker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kamel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal S Alsubaei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11163582" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068247v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6608" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benaddy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7110775" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04274616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nassiri" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3330748" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04270304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ferrara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3327235" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068232v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Iqbal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283195" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809822v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.323" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809821v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Nettari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Kurt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.322" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809808v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dabachi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Lakrit" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221074098" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809812v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Errami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2022.107775" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Agga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hammou Ou Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107908" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir. Nassiri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed. Cherkaoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.317" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809816v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=First Ali Agga" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Second Ahmed Abbou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.407" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809801v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.09.016" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996844v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Ur Rehman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Lew Yan Voon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482712v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.129" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482706v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamed" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.214" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435658v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073304" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05235421v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Fenza" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouzahra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04618623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Mortajine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553746" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04621504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04695552v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dahmani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886753" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178162" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04070261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155929" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152353" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068600v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809799v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbadi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Hashim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eltoukhy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djemai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838033" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710975v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bahij" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elkhatiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT53699.2021.9668559" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUMMA53307.2021.9632241" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563788v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaraia" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boukal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrougui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476876" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655113" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527818v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900567v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561955v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809804v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482728v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mebarki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Labbadi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zerrougui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2026.01.010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603726v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Fenza" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouzahra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106461" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05122065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05160143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05251864v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04812352v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Abadi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Ayeb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fofi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Bakir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24092849" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elyaalaoui" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ouassaid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cherkaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Bouzi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2161417" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04670014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry-Marie Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djemai" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2024.07.033" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04671134v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Chatri" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Khenfri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2024.100278" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04001959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El Houm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2022.3221719" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809811v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2022.108514" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04829598v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benaddy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fractalfract7110775" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04832586v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Boubaker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Kamel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal S Alsubaei" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11163582" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068247v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoort" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Paolo Incremona" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6608" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04274616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Nassiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3330748" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04270304v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Ferrara" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3327235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068232v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamshed Iqbal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Boukal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0283195" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809818v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir. Nassiri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed. Cherkaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.317" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809812v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Errami" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2022.107775" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809814v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Agga" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abbou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Hammou Ou Ali" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsr.2022.107908" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dabachi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufian Lakrit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463221074098" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakoub Nettari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Kurt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.322" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.323" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=First Ali Agga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Second Ahmed Abbou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.407" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809801v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asr.2022.09.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04996844v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Ur Rehman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lew Lew Yan Voon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482712v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.129" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED64031.2025.11073304" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435623v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamed" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.10.214" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05235421v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04618623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae El Mortajine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10553746" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561950v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04621504v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04695552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Dahmani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886753" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04070261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155929" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD57653.2023.10152353" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068218v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178162" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04068600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine El" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809799v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Labbadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Hashim" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eltoukhy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djemai" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838033" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03711250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUMMA53307.2021.9632241" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03710975v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Bahij" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Elkhatiri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT53699.2021.9668559" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563788v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Boudaraia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boukal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerrougui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS51884.2021.9476876" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03563790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9655113" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527818v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04561955v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03809804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Mu&#241;oz-V&#225;zquez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>