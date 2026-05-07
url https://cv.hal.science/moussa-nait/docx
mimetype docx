--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -2095,285 +2095,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite strain thermo-viscoelastic constitutive model to describe the self-heating in elastomeric materials during low-cycle fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Manuel Ovalle Rodas</w:t>
+                <w:t xml:space="preserve">Structural and thermodynamics properties of organo-modified montmorillonite clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Anoukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 64, pp.396-410. </w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65, pp.56-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2014.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941557v1</w:t>
+                <w:t xml:space="preserve">hal-01065756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and thermodynamics properties of organo-modified montmorillonite clay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Zaoui</w:t>
+                <w:t xml:space="preserve">A finite strain thermo-viscoelastic constitutive model to describe the self-heating in elastomeric materials during low-cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Manuel Ovalle Rodas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65, pp.56-60. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.396-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2014.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2013.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065756v1</w:t>
+                <w:t xml:space="preserve">hal-00941557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics-based constitutive modeling of plastic yielding and damage mechanisms in polymer-clay nanocomposites: Application to polyamide-6 and polypropylene-based nanocomposites</w:t>
               </w:r>
@@ -2925,556 +2925,556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture characterization of high-density polyethylene pipe materials using the J -integral and the essential work of fracture</w:t>
+                <w:t xml:space="preserve">Computational homogenization of elastic-plastic composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Elmeguenni</w:t>
+                <w:t xml:space="preserve">Y.K. Khdir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Kanit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 183 (2), pp.119-133. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (18), pp.2829-2835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-013-9848-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988071v1</w:t>
+                <w:t xml:space="preserve">hal-00832609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational homogenization of elastic-plastic composites</w:t>
+                <w:t xml:space="preserve">Fracture characterization of high-density polyethylene pipe materials using the J -integral and the essential work of fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.K. Khdir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Toufik Kanit</w:t>
+                <w:t xml:space="preserve">Mohamed Elmeguenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (18), pp.2829-2835. </w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 183 (2), pp.119-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.03.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10704-013-9848-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832609v1</w:t>
+                <w:t xml:space="preserve">hal-00988071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cracks affect the contact characteristics during impact of solid particles on glass surfaces: A computational study using anisotropic continuum damage mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue life prediction of rubber-like materials under multiaxial loading using a continuum damage mechanics approach: Effects of two-blocks loading and R ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jewan Ismail</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z. Azari</w:t>
+                <w:t xml:space="preserve">P. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52, pp.87-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2011.09.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636702v1</w:t>
+                <w:t xml:space="preserve">hal-00713841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue life prediction of rubber-like materials under multiaxial loading using a continuum damage mechanics approach: Effects of two-blocks loading and R ratio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Ayoub</w:t>
+                <w:t xml:space="preserve">How cracks affect the contact characteristics during impact of solid particles on glass surfaces: A computational study using anisotropic continuum damage mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jewan Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Charrier</w:t>
+                <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 52, pp.87-102. </w:t>
+              <w:t xml:space="preserve">International Journal of Impact Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40-41, pp.10-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2012.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijimpeng.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00713841v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical Modeling of the Effective Viscoelastic Response of Polyamide-6-Based Nanocomposites Reinforced with Modified and Unmodified Montmorillonite Clay</w:t>
               </w:r>
@@ -3584,728 +3584,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00690674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and finite element investigation of void nucleation in rubber-like materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Hamdi</w:t>
+                <w:t xml:space="preserve">On the overall elastic moduli of polymer–clay nanocomposite materials using a self-consistent approach. Part II: Experimental verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Anoukou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.01.009⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (2), pp.206-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572513v1</w:t>
+                <w:t xml:space="preserve">hal-00557944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the effect of size and clay structural parameters on the yield and post-yield response of polymer/clay nanocomposites via a multiscale micromechanical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical investigations on erosion damage in glass by impact of small-sized particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jewan Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Azari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.03.009⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (5-6), pp.817-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591040v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the low-cycle fatigue behavior of visco-hyperelastic elastomeric materials using a new network alteration theory: Application to styrene-butadiene rubber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the effect of size and clay structural parameters on the yield and post-yield response of polymer/clay nanocomposites via a multiscale micromechanical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2010.09.016⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (10), pp.3851-3863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557942v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations on erosion damage in glass by impact of small-sized particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jewan Ismail</w:t>
+                <w:t xml:space="preserve">Modeling the low-cycle fatigue behavior of visco-hyperelastic elastomeric materials using a new network alteration theory: Application to styrene-butadiene rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ayoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Z. Azari</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2011.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (2), pp.473-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2010.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602485v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the overall elastic moduli of polymer–clay nanocomposite materials using a self-consistent approach. Part II: Experimental verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kokou Anoukou</w:t>
+                <w:t xml:space="preserve">Experimental and finite element investigation of void nucleation in rubber-like materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Heuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 71 (2), pp.206-215. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (9), pp.1248-1254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557944v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum damage model for the high-cycle fatigue life prediction of styrene-butadiene rubber under multiaxial loading</w:t>
               </w:r>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48 (18), pp.2458-2466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5143,51 +5143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (1), pp.25-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5272,51 +5272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (5), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5548,51 +5548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 424, pp.71-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5737,678 +5737,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01215207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture analysis of rubber-like materials using global and local approaches: Initiation and propagation direction of a crack</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
+                <w:t xml:space="preserve">Finite Element Analysis of Plastic Strain Distribution in Multipass ECAE Process of High Density Polyethylene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49 (6), pp.1076-1088. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (3), pp.031016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.21353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.3139217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398929v1</w:t>
+                <w:t xml:space="preserve">hal-00398106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical estimation of the effects of microcavities on the plastic zone size ahead of the crack tip in aluminum alloy 2024 T3</w:t>
+                <w:t xml:space="preserve">Micromechanics-based modelling of stiffness and yield stress for silica/polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bachir Bouiadjra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Belhouari</w:t>
+                <w:t xml:space="preserve">S. Boutaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2008.05.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (7-8), pp.1716-1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00419403v1</w:t>
+                <w:t xml:space="preserve">hal-00365129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Analysis of Plastic Strain Distribution in Multipass ECAE Process of High Density Polyethylene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
+                <w:t xml:space="preserve">Numerical estimation of the effects of microcavities on the plastic zone size ahead of the crack tip in aluminum alloy 2024 T3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bachir Bouiadjra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmeguenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benguediab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.3139217⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.752-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2008.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00398106v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical estimation of the effects of microcavities on the plastic zone size ahead of the crack tip in aluminum alloy 2024 T3</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Belhouari</w:t>
+                <w:t xml:space="preserve">Fracture analysis of rubber-like materials using global and local approaches: Initiation and propagation direction of a crack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matdes.2008.05.021⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (6), pp.1076-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.21353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00742921v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanics-based modelling of stiffness and yield stress for silica/polymer nanocomposites</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Mesbah</w:t>
+                <w:t xml:space="preserve">Numerical estimation of the effects of microcavities on the plastic zone size ahead of the crack tip in aluminum alloy 2024 T3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bachir Bouiadjra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Elmeguenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benguediab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belhouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.12.011⟩</w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.752-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2008.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00365129v1</w:t>
+                <w:t xml:space="preserve">hal-00419403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deformation behaviour and mechanical properties of polypropylene processed by equal channel angular extrusion: Effects of back-pressure and extrusion velocity</w:t>
               </w:r>
@@ -6534,349 +6534,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00429746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and modeling stiffness of polymer/clay nanocomposites within a hierarchical multiscale framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of ECAE deformation of polyolefins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Boutaleb</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Boulahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 114 (5), pp.3274 - 3291. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.646-652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.30547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00417721v1</w:t>
+                <w:t xml:space="preserve">hal-00376754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of ECAE deformation of polyolefins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Aour</w:t>
+                <w:t xml:space="preserve">Experimental characterization and modeling stiffness of polymer/clay nanocomposites within a hierarchical multiscale framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Boulahia</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boutaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (3), pp.646-652. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (5), pp.3274 - 3291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2008.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.30547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376754v1</w:t>
+                <w:t xml:space="preserve">hal-00417721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational modelling of static indentation-induced damage in glass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jewan Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,269 +6955,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00288473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of chemo-mechanical response of amorphous poly(lactic acid) films exposed to UV irradiation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">U. Maschke</w:t>
+                <w:t xml:space="preserve">On cavitation and macroscopic behaviour of amorphous polymer-rubber blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (2), pp.025008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/9/2/025008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454422v1</w:t>
+                <w:t xml:space="preserve">hal-00373754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On cavitation and macroscopic behaviour of amorphous polymer-rubber blends</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
+                <w:t xml:space="preserve">Experimental study of chemo-mechanical response of amorphous poly(lactic acid) films exposed to UV irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ayoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Review of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (4), pp.259 - 264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/9/2/025008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00373754v1</w:t>
+                <w:t xml:space="preserve">hal-00454422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steady plastic flow of a polymer during equal channel angular extrusion process: Experiments and numerical modeling</w:t>
               </w:r>
@@ -7255,51 +7255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 48 (5), pp.1015 - 1021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7468,689 +7468,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An homogenization-based hyperelastic damage model: formulation and application to an EPDM/PP composite</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djimedo Kondo</w:t>
+                <w:t xml:space="preserve">Behaviour of the heterogeneous glassy polymers: Computational modelling and experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Belayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 336 (5), pp.471-479. </w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (2), pp.367-375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00273718v1</w:t>
+                <w:t xml:space="preserve">hal-00204217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the elasto-viscoplastic damage behaviour of glassy polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
+                <w:t xml:space="preserve">An homogenization-based hyperelastic damage model: formulation and application to an EPDM/PP composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bouchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Brieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djimedo Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (6), pp.945-965. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (5), pp.471-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00291605v1</w:t>
+                <w:t xml:space="preserve">hal-00273718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of the heterogeneous glassy polymers: Computational modelling and experimental approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
+                <w:t xml:space="preserve">Modelling of the elasto-viscoplastic damage behaviour of glassy polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 68 (2), pp.367-375. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (6), pp.945-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2007.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204217v1</w:t>
+                <w:t xml:space="preserve">hal-00291605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational study of die geometry and processing conditions effects on equal channel angular extrusion of a polymer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanical modelling and simulation of chopped random fiber reinforced polymer composites with progressive debonding damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Rahmani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 50 (3), pp.589-602. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45 (20), pp.5220-5236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2007.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00264507v1</w:t>
+                <w:t xml:space="preserve">hal-00333448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling and simulation of chopped random fiber reinforced polymer composites with progressive debonding damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A computational study of die geometry and processing conditions effects on equal channel angular extrusion of a polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.M. Gloaguen</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouaziz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 45 (20), pp.5220-5236. </w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (3), pp.589-602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2008.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2007.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333448v1</w:t>
+                <w:t xml:space="preserve">hal-00264507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroscopic behavior of a reinforced elastomer: micromechanical modelling and validation</w:t>
               </w:r>
@@ -8244,64 +8244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture of elastomers under static mixed mode: the strain energy density factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8367,427 +8367,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00400540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new generalized fracture criterion of elastomers under quasi-static plane stress loadings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Hamdi</w:t>
+                <w:t xml:space="preserve">Influence of the initial yield strain magnitude on the materials flow in equal-channel angular extrusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (7), pp.896-902. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 56 (2), pp.105-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2007.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195136v1</w:t>
+                <w:t xml:space="preserve">hal-00192332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the initial yield strain magnitude on the materials flow in equal-channel angular extrusion process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A coupled FEM/BEM approach and its accuracy for solving crack problems in fracture mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 56 (2), pp.105-108. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44 (7-8), pp.2523-2539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2006.09.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192332v1</w:t>
+                <w:t xml:space="preserve">hal-00194690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coupled FEM/BEM approach and its accuracy for solving crack problems in fracture mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Aour</w:t>
+                <w:t xml:space="preserve">A new generalized fracture criterion of elastomers under quasi-static plane stress loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Rahmani</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44 (7-8), pp.2523-2539. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (7), pp.896-902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2006.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2007.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00194690v1</w:t>
+                <w:t xml:space="preserve">hal-00195136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tribological, thermal and mechanical coupling aspects of the dry sliding contact</w:t>
               </w:r>
@@ -8896,225 +8896,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling and experimental investigation of random discontinuous glass fiber polymer–matrix composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elasto-viscoplastic constitutive equations for the description of glassy polymers behavior at constant strain rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Woznica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.03.031⟩</w:t>
+              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 129 (1), pp.29-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.2400256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192363v1</w:t>
+                <w:t xml:space="preserve">hal-00142646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the plastic zone by finite element method under mixed mode (I and II) loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.H. Benrahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benguediab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belhouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9180,187 +9155,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-viscoplastic constitutive equations for the description of glassy polymers behavior at constant strain rate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical modelling and experimental investigation of random discontinuous glass fiber polymer–matrix composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Materials and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 67 (15-16), pp.3278-3285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2007.03.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.2400256⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142646v1</w:t>
+                <w:t xml:space="preserve">hal-00192363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale approach to the behaviour and damage of the heterogeneous elastic–viscoplastic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Belayachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9413,422 +9413,422 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental thermal study of contact with third body</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Berthier</w:t>
+                <w:t xml:space="preserve">A fracture criterion of rubber like materials under plane stress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.12.006⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.994-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2006.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00124399v1</w:t>
+                <w:t xml:space="preserve">hal-00400538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fracture criterion of rubber like materials under plane stress conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Hamdi</w:t>
+                <w:t xml:space="preserve">Experimental thermal study of contact with third body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Majcherczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25, pp.994-1005. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 261, pp.467-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2006.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400538v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fracture criterion of rubber-like materials under plane stress conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Heuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Testing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 25 (8), pp.994-1005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2006.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -9992,51 +9992,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38, pp.202-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10076,311 +10076,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00104736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation on equal channel angular extrusion process of polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
+                <w:t xml:space="preserve">Transient models for curve squeal noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Demilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2005.11.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 293 (3-5), pp.758-765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2005.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105090v1</w:t>
+                <w:t xml:space="preserve">hal-00124397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient models for curve squeal noise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+                <w:t xml:space="preserve">Numerical investigation on equal channel angular extrusion process of polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Aour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Zaïri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Demilly</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 293 (3-5), pp.758-765. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37, pp.491-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2005.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2005.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00124397v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00105090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of rubber fatigue life under multiaxial loading</w:t>
               </w:r>
@@ -10405,51 +10405,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Benseddiq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bouami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10745,51 +10745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Woznica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 333 (5), pp.431-437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10848,51 +10848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenological nonlinear modelling of glassy polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Woznica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10977,51 +10977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Zaïri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Woznica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11420,51 +11420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new alternative method to evaluate the J integral in the case of elastomers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11747,51 +11747,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fracture problems of rubbers : J integral estimation based upon n factors and investigation on the strain energy density distribution as a local criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourredine Aït Hocine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Nait-Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11895,103 +11895,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'atténuation des bruits de crissement en courbe par jonc métalliques - Programme GRRT9C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12103,51 +12103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7658B0C0"/>
+    <w:nsid w:val="00EACA02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12334,51 +12334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moussa-nait" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6541-2899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069940223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Kadri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Na&#239;t&#8208;abdelaziz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ben Hassine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Frutos Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ambriz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jaramillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13482" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Manuel Ovalle Rodas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Zairi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.01.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Za&#239;ri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis-Khalid Khdir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kanit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.07.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S85RB5TJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubio-Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomez-Rosas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Amrouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2015.53.5.867" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gloaguen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aberkane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVDK0PX3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Abdul-Hameed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Messager" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM6C4B7K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD90C7JP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaksa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVNJN0DS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ayoub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.03.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20M39XG9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.04.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anoukou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.01.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9DPRDPW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941557v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.010" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0420B8VP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065756v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2014.07.025" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FBN23BS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.05.032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGX1BZCZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kridli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z40NG4MW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Beloshenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu V. Woznyak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yu Reshidova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-013-0322-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7G2SVX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8RMLZNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988071v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmeguenni" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9848-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XCM3NR93-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832609v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Khdir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S3SFZWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636702v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewan Ismail" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Azari" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2011.09.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSL4PLXC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713841v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.03.012" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S67GSF3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.714.13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572513v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heuillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.01.009" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHGNLGSD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591040v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.03.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6N0KLQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557942v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.09.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9NL4DF3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602485v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.03.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ8X8NTN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557944v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.11.020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9C1W6BC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.04.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T37523-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Zine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benseddiq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.05.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL17V98B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.11.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7DVTJP4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frederix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.07.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL17F8LS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.106" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461482v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gloaguen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.07.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQG3FXCB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.03.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64T9BCKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/5/055004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belbachir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Maschke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.10.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH7PKZ0S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.424.71" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.107" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398929v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21353" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419403v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachir Bouiadjra" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benguediab" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhouari" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2008.05.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KXQMTZD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398106v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3139217" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742921v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365129v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutaleb" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.12.011" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3SF1361-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulahia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.09.050" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FDT4QP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417721v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.30547" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WG8PLCN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376754v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.08.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M7M51M3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azari Zitouni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.08.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DSQX6G6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454422v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373754v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/9/2/025008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3Z2CD1L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bouchart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.01.033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLQ50C8R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273718v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.02.001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6RDR2Z2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291605v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.08.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z9M5R6R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.07.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM2KBK3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264507v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahmani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2007.07.012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLVNHMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333448v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.05.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ6L1XKH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168880v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400540v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-007-9080-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGBM1435-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195136v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2007.06.014" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZHFLQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192332v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.09.032" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H8Z6J9G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194690v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.08.001" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9GF9LH5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147546v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majcherczak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.08.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LX9F9ZD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192363v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.03.031" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W015XVP1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185785v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Benrahou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Imad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.04.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLC32S1R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142646v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Woznica" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2400256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124249v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2006.05.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWHMNG13-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124399v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.12.006" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLB4W21C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400538v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.06.005" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6TCBGXK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124186v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194702v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelif" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeghib" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104736v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.02.008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK9021NK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105090v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2005.11.008" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64F53NX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124397v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Munoz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demilly" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.12.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX239T3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouami" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00989.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PC956K5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078045v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Benabou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.04.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV3QSGFG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137141v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.03.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLZ9CLT2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86ZRHQ21-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137126v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.11.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSTDL1S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138036v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069704v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mesmacque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:STOM.0000041539.84799.7c" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81K9QX45-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142717v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilsius" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2003.12.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8K8THVL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139292v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140428v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(02)00004-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4H6J94P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020967429222" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW2WC8W5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022052v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moussa-nait" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6541-2899" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069940223" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;da Kadri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Na&#239;t&#8208;abdelaziz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Ben Hassine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111305" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388393v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Frutos Mart&#237;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ambriz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jaramillo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13482" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293120v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Manuel Ovalle Rodas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Zairi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Nait-Abdelaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Charrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2015.01.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Za&#239;ri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younis-Khalid Khdir" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Kanit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.07.001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S85RB5TJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rubio-Gonzalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gomez-Rosas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ruiz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Amrouche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/sem.2015.53.5.867" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934549v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hachour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gloaguen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aberkane" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.06.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GVDK0PX3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991700v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemin Abdul-Hameed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Messager" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.043" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM6C4B7K-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.12.095" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JD90C7JP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouaksa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoclet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.12.028" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVNJN0DS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998502v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ayoub" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2014.03.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-20M39XG9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045211v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2014.04.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998475v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Anoukou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Qu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2014.01.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P9DPRDPW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065756v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2014.07.025" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3FBN23BS-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.10.010" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0420B8VP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2014.05.032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGX1BZCZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934513v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kridli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.08.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z40NG4MW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934529v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Beloshenko" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu V. Woznyak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Yu Reshidova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-013-0322-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9N7G2SVX-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.04.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8RMLZNC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832609v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.K. Khdir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.03.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6S3SFZWG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elmeguenni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9848-x" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XCM3NR93-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.03.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S67GSF3-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636702v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jewan Ismail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Azari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2011.09.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RSL4PLXC-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.714.13" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557944v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.11.020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9C1W6BC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602485v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouzid" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2011.03.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQ8X8NTN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591040v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mesbah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Lefebvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.03.009" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6N0KLQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557942v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.09.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9NL4DF3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572513v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourredine A&#239;t Hocine" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamdi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Heuillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.01.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHGNLGSD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00607913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.04.003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-32T37523-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602506v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Zine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Benseddiq" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2011.05.005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL17V98B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.11.018" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7DVTJP4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574734v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frederix" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.07.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL17F8LS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.106" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461482v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gloaguen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.07.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQG3FXCB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2010.03.007" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64T9BCKG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484219v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/18/5/055004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447104v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belbachir" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Maschke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2009.10.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH7PKZ0S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476468v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aour" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.424.71" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.107" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398106v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3139217" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365129v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boutaleb" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.12.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3SF1361-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742921v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bachir Bouiadjra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benguediab" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhouari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2008.05.021" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9KXQMTZD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398929v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21353" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419403v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulahia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Seguela" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2009.09.050" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F7FDT4QP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376754v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.08.020" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M7M51M3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417721v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.30547" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WG8PLCN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azari Zitouni" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2007.08.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4DSQX6G6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373754v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Belayachi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hamdi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/9/2/025008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454422v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00290704v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3Z2CD1L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326021v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bouchart" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimedo Kondo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.01.033" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLQ50C8R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204217v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.07.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HM2KBK3M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273718v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.02.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6RDR2Z2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291605v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2007.08.001" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z9M5R6R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333448v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2008.05.013" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQ6L1XKH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264507v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rahmani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2007.07.012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MLVNHMH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168880v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400540v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-007-9080-7" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGBM1435-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192332v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2006.09.032" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H8Z6J9G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194690v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2006.08.001" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9GF9LH5-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195136v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2007.06.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FVZHFLQM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147546v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Majcherczak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.08.004" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LX9F9ZD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Woznica" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.2400256" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185785v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.H. Benrahou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Imad" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.04.001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLC32S1R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192363v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2007.03.031" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W015XVP1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124249v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2006.05.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GWHMNG13-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400538v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuillet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2006.06.005" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6TCBGXK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124399v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.12.006" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HLB4W21C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124186v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194702v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khelif" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeghib" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104736v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.02.008" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LK9021NK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124397v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Munoz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Demilly" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2005.12.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX239T3X-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2005.11.008" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-64F53NX0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00076873v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouami" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00989.x" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6PC956K5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078045v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Benabou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2004.04.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XV3QSGFG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142337v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137141v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.03.003" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLZ9CLT2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137139v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-86ZRHQ21-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137126v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2004.11.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSTDL1S4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138036v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069704v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mesmacque" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:STOM.0000041539.84799.7c" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-81K9QX45-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142717v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilsius" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2003.12.006" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8K8THVL-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139292v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140428v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-8368(02)00004-5" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L4H6J94P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139955v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020967429222" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JW2WC8W5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022052v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charley" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>