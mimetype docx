--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -217,248 +217,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02282027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Element Model Reduction of Surface-Mounted Permanent Magnet Machines by Exploitation of Geometrical Periodicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model‐order nonlinear subspace reduction of electric machines by means of POD and DEI methods for copper losses calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa Al Eit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Al Eit</w:t>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Clenet</w:t>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Henneron</w:t>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 54 (9), pp.1-11. </w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.e2274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2830753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jnm.2274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282078v1</w:t>
+                <w:t xml:space="preserve">hal-01632678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model‐order nonlinear subspace reduction of electric machines by means of POD and DEI methods for copper losses calculation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite-Element Model Reduction of Surface-Mounted Permanent Magnet Machines by Exploitation of Geometrical Periodicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+                <w:t xml:space="preserve">M. Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">S. Clenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">T. Henneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (2), pp.e2274. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (9), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jnm.2274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2018.2830753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632678v1</w:t>
+                <w:t xml:space="preserve">hal-02282078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation Finite Element Method for Efficient Copper Losses Calculation in Switched Reluctance Machines</w:t>
               </w:r>
@@ -470,77 +470,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (6), pp.7202004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -587,77 +587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Reduced Model for eddy currents calculation in Litz Wire and Its Application for Switched Reluctance Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (3), pp.7401304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -704,90 +704,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of Copper Losses in Case of Litz and Twisted Wires. 2D Modeling and Application for Switched Reluctance Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (3-4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1037,420 +1037,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01950689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Boundary Condition Effects on Reduced Finite Element Models for Eddy Currents Loss Calculation</w:t>
+                <w:t xml:space="preserve">Comparison between Analytic Calculation and Finite Element Modeling in the Study of Winding Geometry Effect on Copper Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium de Genie Electrique, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336207v1</w:t>
+                <w:t xml:space="preserve">hal-01361663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between Analytic Calculation and Finite Element Modeling in the Study of Winding Geometry Effect on Copper Losses</w:t>
+                <w:t xml:space="preserve">Model-Order Reduction of Electrical Machines by Means of POD and DEI methods for Copper Loss Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Symposium de Genie Electrique, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01361663v1</w:t>
+                <w:t xml:space="preserve">hal-01336191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Order Reduction of Electrical Machines by Means of POD and DEI methods for Copper Loss Calculation</w:t>
+                <w:t xml:space="preserve">The Boundary Condition Effects on Reduced Finite Element Models for Eddy Currents Loss Calculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336191v1</w:t>
+                <w:t xml:space="preserve">hal-01336207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Modeling of Litz Wire : Reduced Model and its Application for Switched Reluctance Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandréa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1514,77 +1514,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Santandrea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1667,77 +1667,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa Al Eit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bouillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2034,51 +2034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guyomarch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-180067" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282078v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Eit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henneron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2830753" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cl&#233;net" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361663v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282027v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa Al Eit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Clenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henneron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Guyomarch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-180067" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01632678v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.2274" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282078v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Al Eit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Clenet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Henneron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2018.2830753" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531370v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dular" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2655339" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01249937v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2486838" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531366v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandrea" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejee.18.179-197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950698v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cl&#233;net" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361663v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01336207v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Santandr&#233;a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01531351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01405711v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01674229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016SACLS579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>